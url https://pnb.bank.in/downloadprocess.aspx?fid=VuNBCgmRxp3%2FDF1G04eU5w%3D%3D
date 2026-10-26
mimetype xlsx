--- v0 (2026-05-24)
+++ v1 (2026-10-26)
@@ -1,1688 +1,1689 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27425"/>
-[...1 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{51DB8EA3-2DA6-4C73-8A5F-32777EFA4BAA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
+  <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\5194311\Desktop\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{102D7286-FFD9-4E95-BBD1-BD61DDCADB72}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="DETAILS OF CPIO" sheetId="1" r:id="rId1"/>
+    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...1 lines deleted...]
-  </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="824" uniqueCount="700">
   <si>
+    <t xml:space="preserve">LIST OF CPIOs PNB </t>
+  </si>
+  <si>
+    <t>Office</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Name </t>
+  </si>
+  <si>
+    <t>Designation</t>
+  </si>
+  <si>
     <t>Email Address</t>
   </si>
   <si>
-    <t>Designation</t>
-[...8 lines deleted...]
-    <t>Office</t>
+    <t>ZONAL OFFICE - DELHI</t>
+  </si>
+  <si>
+    <t>Mr Kamal Kumar Bhawnani</t>
+  </si>
+  <si>
+    <t>DGM</t>
+  </si>
+  <si>
+    <t>kamalb@pnb.bank.in</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CIRCLE OFFICE - EAST DELHI </t>
+  </si>
+  <si>
+    <t>Sh Pradeep Kumar Panda</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DCH/AGM </t>
+  </si>
+  <si>
+    <t>pradeep.panda@pnb.bank.in</t>
   </si>
   <si>
     <t>CIRCLE OFFICE - SOUTH DELHI</t>
   </si>
   <si>
-    <t xml:space="preserve">CIRCLE OFFICE - EAST DELHI </t>
+    <t>Sh.Manoj Kumar Sharma</t>
+  </si>
+  <si>
+    <t>manoj.sharma6@pnb.co.in</t>
   </si>
   <si>
     <t>CIRCLE OFFICE - NOIDA</t>
   </si>
   <si>
+    <t>Sh.Sailendra Kumar Mishra</t>
+  </si>
+  <si>
+    <t>skmllm@gmail.com</t>
+  </si>
+  <si>
     <t xml:space="preserve">CIRCLE OFFICE - WEST DELHI </t>
   </si>
   <si>
+    <t xml:space="preserve">Sh.Rupendra Kumar </t>
+  </si>
+  <si>
+    <t>rupinderkumar5112gmail.com</t>
+  </si>
+  <si>
     <t>CIRCLE OFFICE - NORTH DELHI</t>
   </si>
   <si>
+    <t>Sh  Pawan Kumar</t>
+  </si>
+  <si>
+    <t>pawan.kumar27@pnb.bank.in</t>
+  </si>
+  <si>
     <t>CIRCLE OFFICE - GURUGRAM</t>
   </si>
   <si>
+    <t>Sh.Satya Prasanna Nayak</t>
+  </si>
+  <si>
+    <t>gupta_rajesh69@pnb.co.in</t>
+  </si>
+  <si>
     <t>CIRCLE OFFICE - GHAZIABAD</t>
   </si>
   <si>
-    <t>ZONAL OFFICE - DELHI</t>
+    <t>Sh.Rajendra Pradas Keshri</t>
+  </si>
+  <si>
+    <t>rajendra.asb@gmail.com</t>
   </si>
   <si>
     <t>ZONAL OFFICE - AHEMDABAD</t>
   </si>
   <si>
+    <t>Sh.Brajesh Kr Yadav</t>
+  </si>
+  <si>
+    <t>brajeshyadav@pnb.co.in</t>
+  </si>
+  <si>
     <t>CIRCLE OFFICE - AHMEDABAD</t>
   </si>
   <si>
+    <t>Sh.Rajesh Choudhary</t>
+  </si>
+  <si>
+    <t>DCH/AGM</t>
+  </si>
+  <si>
+    <t>rajesh.choudhary@pnb.co.in</t>
+  </si>
+  <si>
     <t>CIRCLE OFFICE - RAJKOT</t>
   </si>
   <si>
+    <t>Sh. Sunil Kumar Mishra</t>
+  </si>
+  <si>
+    <t>sunilm@pnb.co.in</t>
+  </si>
+  <si>
     <t>CIRCLE OFFICE - SURAT</t>
   </si>
   <si>
+    <t>Sh.Ravi Kumar</t>
+  </si>
+  <si>
+    <t>ravipnb24@gmail.com</t>
+  </si>
+  <si>
     <t>CIRCLE OFFICE - VADODARA</t>
   </si>
   <si>
-    <t>Chief Manager</t>
+    <t>Sh.Narendra Kumar Singh</t>
+  </si>
+  <si>
+    <t>sighnarendra11@pnb.co.in</t>
   </si>
   <si>
     <t>ZONAL OFFICE - JAIPUR</t>
   </si>
   <si>
+    <t>Sh.PRAVEEN KUMAR SHRIWASTAW</t>
+  </si>
+  <si>
+    <t>praveen.shriwastaw@pnb.co.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - ALWAR</t>
+  </si>
+  <si>
+    <t>Sh.Naresh Kumar Gadhwal</t>
+  </si>
+  <si>
     <t>AGM</t>
   </si>
   <si>
-    <t>CIRCLE OFFICE - ALWAR</t>
+    <t>coalw@pnb.co.in</t>
   </si>
   <si>
     <t>CIRCLE OFFICE - BHARATPUR</t>
   </si>
   <si>
+    <t xml:space="preserve">Sh.Dharmendra Meena </t>
+  </si>
+  <si>
+    <t>dharmendrameena.1@pnb.co.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - JAIPUR AJMER</t>
+  </si>
+  <si>
+    <t>Sh.Anil Kumar</t>
+  </si>
+  <si>
+    <t>anilsingh2424@gmail.com</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - JAIPUR SIKAR</t>
+  </si>
+  <si>
+    <t>Sh.Vimal Kumar Sharma</t>
+  </si>
+  <si>
+    <t>vk.sharma3@pnb.co.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - KOTA</t>
+  </si>
+  <si>
+    <t>Sh.INDRAJEET KUMAR</t>
+  </si>
+  <si>
+    <t>indrajeet@pnb.co.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - UDAIPUR</t>
+  </si>
+  <si>
+    <t>Sh Harsh Arora</t>
+  </si>
+  <si>
+    <t>harsh.arora@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - HANUMANGARH</t>
+  </si>
+  <si>
+    <t>Sh.Sudhir Kumar Sahu</t>
+  </si>
+  <si>
+    <t>sudhirsahu@pnb.co.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - JODHPUR</t>
+  </si>
+  <si>
+    <t>Sh.Mukesh Kumar Kalal</t>
+  </si>
+  <si>
+    <t>mukesh.kalal@pnb.co.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - BIKANER</t>
+  </si>
+  <si>
+    <t>Sh.SHYAM NARAYAN PANDEY</t>
+  </si>
+  <si>
+    <t>DY CIRCLE HEAD AGM</t>
+  </si>
+  <si>
+    <t>sn.pandey@pnb.co.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - SRIGANGANAGAR</t>
+  </si>
+  <si>
+    <t>Sh.SUBHASH CHANDRA</t>
+  </si>
+  <si>
+    <t>subhash.chandra7@pnb.co.in</t>
+  </si>
+  <si>
+    <t>ZONAL OFFICE - AMRITSAR</t>
+  </si>
+  <si>
+    <t>Sh.BOBBY TANWAR</t>
+  </si>
+  <si>
+    <t>Bobby.Tanwar@pnb.co.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - AMRITSAR</t>
+  </si>
+  <si>
+    <t>Sh.Sailesh Kumar Singh</t>
+  </si>
+  <si>
+    <t>sailesh.singh@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - HOSHIARPUR</t>
+  </si>
+  <si>
+    <t>Sh.KUMAR RAJEEV RANJAN</t>
+  </si>
+  <si>
+    <t>Kranjan@pnb.co.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - JALANDHAR</t>
+  </si>
+  <si>
+    <t>Sh.RAJEEV VERMA</t>
+  </si>
+  <si>
+    <t>gurbrindra.batth@pnb.co.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - KAPURTHALA</t>
+  </si>
+  <si>
+    <t>Sh.HIRA,GURPREET SINGH</t>
+  </si>
+  <si>
+    <t>gurpreet.hira@pnb.co.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - PATHANKOT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ravi Shanker Kumar </t>
+  </si>
+  <si>
+    <t>DCH/CM</t>
+  </si>
+  <si>
+    <t>ravi.kumar52@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - JAMMU</t>
+  </si>
+  <si>
+    <t>Sh.Dharmesh Kumar Dwivedi</t>
+  </si>
+  <si>
+    <t>ddwivedi@pnb.co.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - SRINAGAR</t>
+  </si>
+  <si>
+    <t>Shaji Shabaz Rigzin</t>
+  </si>
+  <si>
+    <t>ssrigzin@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>ZONAL OFFICE - BHUBANESHWAR</t>
+  </si>
+  <si>
+    <t>Sh.KSHETRABASI MISHRA</t>
+  </si>
+  <si>
+    <t>kbmishra@pnb.co.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - BALESHWAR</t>
+  </si>
+  <si>
+    <t>sh.Mrinal Kanti</t>
+  </si>
+  <si>
     <t>CM</t>
   </si>
   <si>
-    <t>CIRCLE OFFICE - JAIPUR AJMER</t>
-[...53 lines deleted...]
-    <t>CIRCLE OFFICE - BALESHWAR</t>
+    <t>mrinalm@pnb.bank.in</t>
   </si>
   <si>
     <t>CIRCLE OFFICE - BERHAMPUR</t>
   </si>
   <si>
+    <t>Sh. PRASHANT KUMAR SINGH</t>
+  </si>
+  <si>
+    <t>prashant.singh5@pnb.co.in</t>
+  </si>
+  <si>
     <t>CIRCLE OFFICE - BHUBANESHWAR</t>
   </si>
   <si>
+    <t>Sh.KUMAR,SANJAY</t>
+  </si>
+  <si>
+    <t>sanjaykumar45@pnb.co.in</t>
+  </si>
+  <si>
     <t>CIRCLE OFFICE - CUTTACK</t>
   </si>
   <si>
+    <t>Sh.Pratap Kumar Parida</t>
+  </si>
+  <si>
+    <t>coctc@pnb.bank.in</t>
+  </si>
+  <si>
     <t>CIRCLE OFFICE - SAMBALPUR</t>
   </si>
   <si>
+    <t>Sh.Ashwani Kumar Patel</t>
+  </si>
+  <si>
+    <t>akpatel@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>ZONAL OFFICE BHOPAL</t>
+  </si>
+  <si>
+    <t>Sharad Kumar Shrivastava</t>
+  </si>
+  <si>
+    <t>Dy. General Manager (DZM)</t>
+  </si>
+  <si>
+    <t>sharad@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE BHOPAL</t>
+  </si>
+  <si>
+    <t>Sh.Manish Singh</t>
+  </si>
+  <si>
+    <t>Dy Circle Head AGM</t>
+  </si>
+  <si>
+    <t>manishsingh@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE GWALIOR</t>
+  </si>
+  <si>
+    <t>Sh.Rakesh Sharma</t>
+  </si>
+  <si>
+    <t>AGM- DCH</t>
+  </si>
+  <si>
+    <t>Rakesh.sharma33@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE INDORE</t>
+  </si>
+  <si>
+    <t>Sh.Some Nath Roy</t>
+  </si>
+  <si>
+    <t>Dy. Circle Head (AGM)</t>
+  </si>
+  <si>
+    <t>somnath.roy@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE JABALPUR</t>
+  </si>
+  <si>
+    <t>Sh.LOKESH AGARWAL</t>
+  </si>
+  <si>
+    <t>DY. CIRCLE HEAD (AGM)</t>
+  </si>
+  <si>
+    <t>Lokesh.agarwal@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE  Katni</t>
+  </si>
+  <si>
+    <t>Sh.Rajesh Tanwar</t>
+  </si>
+  <si>
+    <t>Dy, Circle Head (CM)</t>
+  </si>
+  <si>
+    <t>tanwarrajesh1974@gmail.com</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE UJJAIN</t>
+  </si>
+  <si>
+    <t>Sh.Vishal Yadav</t>
+  </si>
+  <si>
+    <t>Chief Manager- DCH</t>
+  </si>
+  <si>
+    <t>Vishal.yadav@pnb.bank.in</t>
+  </si>
+  <si>
     <t>ZONAL OFFICE - SHIMLA</t>
   </si>
   <si>
+    <t>Sh.Naveen Bundela</t>
+  </si>
+  <si>
+    <t>DZM</t>
+  </si>
+  <si>
+    <t>naveen.bundela@pnb.co.in</t>
+  </si>
+  <si>
     <t>CIRCLE OFFICE - MANDI</t>
-  </si>
-[...1126 lines deleted...]
-    <t>amal.das@pnb.bank.in</t>
   </si>
   <si>
     <r>
       <t>Sh.</t>
     </r>
     <r>
       <rPr>
-        <sz val="12"/>
+        <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Bookman Old Style"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> Rajinder Kumar Chaudhary</t>
     </r>
   </si>
   <si>
-    <t>Sh.PRAVEEN KUMAR SHRIWASTAW</t>
-[...2 lines deleted...]
-    <t>Sh.Sikander Pal</t>
+    <t>rajinder.choudhary@pnb.co.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - SOLAN</t>
+  </si>
+  <si>
+    <t>Sh. Ravinder Singh</t>
+  </si>
+  <si>
+    <t>ravinder.singh9@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - HAMIRPUR</t>
+  </si>
+  <si>
+    <t>Sh.Povinder kumar Thakur</t>
+  </si>
+  <si>
+    <t>povinder.thakur@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - DHARAMSHALA</t>
+  </si>
+  <si>
+    <t>Sh. Bharat Kailashchandra Thakur.</t>
+  </si>
+  <si>
+    <t>Bharat.thakur@pnb.co.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - SHIMLA</t>
+  </si>
+  <si>
+    <t>Sh.Gurusharan Singh</t>
+  </si>
+  <si>
+    <t>gurusharan.bhatia@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>ZONAL OFFICE - DEHRADUN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Abhijit Sinha </t>
+  </si>
+  <si>
+    <t>abhijit.sinha@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - HARIDWAR</t>
+  </si>
+  <si>
+    <t>Sh.AVINASH KUMAR</t>
+  </si>
+  <si>
+    <t>avinash.kumar11@pnb.co.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - DEHRADUN</t>
+  </si>
+  <si>
+    <t>Sh Neeraj Kumar</t>
+  </si>
+  <si>
+    <t>CPIO/DCH</t>
+  </si>
+  <si>
+    <t>neeraj.kumar@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - TEHRI</t>
+  </si>
+  <si>
+    <t>Sh.Nagendra Singh</t>
+  </si>
+  <si>
+    <t>Chief Manager (Dy Circle Head)</t>
+  </si>
+  <si>
+    <t>nagsa007@gmail.com</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - HALDWANI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">sh.Deep Chandra </t>
+  </si>
+  <si>
+    <t>deepchandra4@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>ZONAL OFFICE - AGRA</t>
+  </si>
+  <si>
+    <t>Sh.KRISHAN KUMAR</t>
+  </si>
+  <si>
+    <t>kkk@pnb.co.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - AGRA</t>
+  </si>
+  <si>
+    <t>Sh.Pranav Bihari</t>
+  </si>
+  <si>
+    <t>pranav.bihari@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - ALIGARH</t>
+  </si>
+  <si>
+    <t>Sh.Rajesh Kumar Pandey</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - BAREILLY</t>
+  </si>
+  <si>
+    <t>Sh.Avadhesh Kumar Tiwari</t>
+  </si>
+  <si>
+    <t>aktiwari@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - BULANDSHAHAR</t>
+  </si>
+  <si>
+    <t>Sh.Ankur Lodha</t>
+  </si>
+  <si>
+    <t>ankur1.lodha@gmail.com</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - ETAWAH</t>
+  </si>
+  <si>
+    <t>Sh.ANOOP MISHRA</t>
+  </si>
+  <si>
+    <t>anoo.mishra@pnb.co.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - JHANSI</t>
+  </si>
+  <si>
+    <t>Sh Manish Kumar agarwal</t>
+  </si>
+  <si>
+    <t>AGM/CM</t>
+  </si>
+  <si>
+    <t>manish.agarwal@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>ZONAL OFFICE LUCKNOW</t>
+  </si>
+  <si>
+    <t>Shri Syed Athar Husain Kazmi</t>
+  </si>
+  <si>
+    <t>DGM &amp; Dy. Zonal Head</t>
+  </si>
+  <si>
+    <t>zolcklaw@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE LUCKNOW</t>
+  </si>
+  <si>
+    <t>Shri Jai Prakash Agarwal</t>
+  </si>
+  <si>
+    <t>AGM &amp; Deputy Circle Head</t>
+  </si>
+  <si>
+    <t>colckinsp@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE AYODHYA</t>
+  </si>
+  <si>
+    <t>Shri Anoop Kumar Tandan</t>
+  </si>
+  <si>
+    <t>CM &amp; Deputy Circle Head</t>
+  </si>
+  <si>
+    <t>anoopt@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE GORAKHPUR</t>
+  </si>
+  <si>
+    <t>Sh Jaspreet singh Bhardwaj</t>
+  </si>
+  <si>
+    <t>cogkpinsp@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE SITAPUR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sh.Yogesh </t>
+  </si>
+  <si>
+    <t>yograj_pnb@rediffmail.com</t>
+  </si>
+  <si>
+    <t>ZONAL OFFICE - MEERUT</t>
+  </si>
+  <si>
+    <t>Sh.Prafulla Kumar Dwary</t>
+  </si>
+  <si>
+    <t>pkdwary@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - SAHARANPUR</t>
+  </si>
+  <si>
+    <t>Sh. Naveen Gulati</t>
+  </si>
+  <si>
+    <t>naveen.gulati@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - MEERUT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sh.Inderjeet Manchanda </t>
+  </si>
+  <si>
+    <t>inderjeet.manchanda@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - MORADABAD</t>
+  </si>
+  <si>
+    <t>Sh. Devraj singh Pangtey</t>
+  </si>
+  <si>
+    <t>dsp@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - BIJNOR</t>
+  </si>
+  <si>
+    <t>Sh.Bhagirath Chauhan</t>
+  </si>
+  <si>
+    <t>bhagirath.chauhan@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - MUZZAFARNAGAR</t>
+  </si>
+  <si>
+    <t>Sh.R  S  Das</t>
+  </si>
+  <si>
+    <t>comzn@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>ZONAL OFFICE - GUWAHATI</t>
+  </si>
+  <si>
+    <t>Sh.Pamu Rose Kumar</t>
+  </si>
+  <si>
+    <t>prose@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - AGARTALA</t>
+  </si>
+  <si>
+    <t>Sh.Bijan Kumar Mishra</t>
+  </si>
+  <si>
+    <t>bijanm@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - DIBRUGARH</t>
+  </si>
+  <si>
+    <t>Sh.Debashish Chaudhary</t>
+  </si>
+  <si>
+    <t>debashish.choudhury@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - GUWAHATI</t>
+  </si>
+  <si>
+    <t>Smt Mandakranta Biswas</t>
+  </si>
+  <si>
+    <t>mandakranta.biswas@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - IMPHAL</t>
+  </si>
+  <si>
+    <t>Sh.Bidhu Bhusan Sahu</t>
+  </si>
+  <si>
+    <t>Chief Manager</t>
+  </si>
+  <si>
+    <t>bidhubhusan.sahu@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - JORHAT</t>
+  </si>
+  <si>
+    <t>Sh.Rakesh Singha Roy</t>
+  </si>
+  <si>
+    <t>rakesh.roy2@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - NAGAON</t>
+  </si>
+  <si>
+    <t>Sh.Awadesh Singh</t>
+  </si>
+  <si>
+    <t>Chief Manager/DCH</t>
+  </si>
+  <si>
+    <t>awadesh.singh@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - SILCHAR</t>
+  </si>
+  <si>
+    <t>Sh.Rajendra Prasad Yadav</t>
+  </si>
+  <si>
+    <t>rajendra.yadav1@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>ZONAL OFFICE - PATNA</t>
+  </si>
+  <si>
+    <t>Sh. Balikaran Yadav</t>
+  </si>
+  <si>
+    <t> Dy. General Manager(DZM)</t>
+  </si>
+  <si>
+    <t>balikaran.yadav@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - PATNA</t>
+  </si>
+  <si>
+    <t>Sh.Manish Kumar Dubey</t>
+  </si>
+  <si>
+    <t>mkdubey@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - ARA</t>
+  </si>
+  <si>
+    <t>Sh. Shambhu Kumar Mahto</t>
+  </si>
+  <si>
+    <t>shambhu.mahto@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - AURANGABAD</t>
+  </si>
+  <si>
+    <t>Sh.Vikas Nath Kapoor</t>
+  </si>
+  <si>
+    <t>vikasnathkapoor@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - BIHARSHARIF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sh.Mahesh Prasad </t>
+  </si>
+  <si>
+    <t>mahesh.prasad@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - CHAMPARAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sh.Deepak Shrivastava </t>
+  </si>
+  <si>
+    <t>deepak.shrivastava@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - DARBHANGA</t>
+  </si>
+  <si>
+    <t>Sh.Suman Kumar Jha</t>
+  </si>
+  <si>
+    <t>suman.jha@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - GAYA</t>
+  </si>
+  <si>
+    <t>Sh Bidya Nand Mishra</t>
+  </si>
+  <si>
+    <t>Chief manager</t>
+  </si>
+  <si>
+    <t>bidyanand.mishra@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - MUZZAFARPUR</t>
+  </si>
+  <si>
+    <t>Sh.Sandeep Kumar</t>
+  </si>
+  <si>
+    <t>Dy.Circle Head</t>
+  </si>
+  <si>
+    <t>sandeepkumar@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - PURNEA (Katihar)</t>
+  </si>
+  <si>
+    <t>Sh Sanjiv Kumar</t>
+  </si>
+  <si>
+    <t>sanjiv.kumar4@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - BHAGALPUR</t>
+  </si>
+  <si>
+    <t>Sh.Raj Kishore Srivastav</t>
+  </si>
+  <si>
+    <t>rk.srivastava5@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>ZONAL OFFICE - RAIPUR</t>
+  </si>
+  <si>
+    <t>Sh.Manish Debbarma</t>
+  </si>
+  <si>
+    <t> zoraipuraudit@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - BILASPUR</t>
+  </si>
+  <si>
+    <t>Sh.Dibya Ranjan Nayak</t>
+  </si>
+  <si>
+    <t>dibyaranjan@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - BOKARO</t>
+  </si>
+  <si>
+    <t>Sh.Ranjit Singh</t>
+  </si>
+  <si>
+    <t>ranjit.singh4@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - RAIPUR</t>
+  </si>
+  <si>
+    <t>Sh. Rajesh Kumar Sinha</t>
+  </si>
+  <si>
+    <t>rajesh.sinha5@pnb.bank.in </t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE HAZARIBAGH</t>
+  </si>
+  <si>
+    <t>Sh.Sanjay Kumar</t>
+  </si>
+  <si>
+    <t>s.kumar5@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - RANCHI</t>
+  </si>
+  <si>
+    <t>Sh.Rakesh Kumar Srivastava</t>
+  </si>
+  <si>
+    <t>rakesh.kumarsrivastava@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>ZONAL OFFICE - LUDHIANA</t>
+  </si>
+  <si>
+    <t>Sh.Rajinder Mohan Sharma</t>
+  </si>
+  <si>
+    <t>rajinder.sharma3@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - BHATINDA</t>
+  </si>
+  <si>
+    <t>Sh.Chandra Pal</t>
+  </si>
+  <si>
+    <t>chandrap2@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - FAZILKA</t>
+  </si>
+  <si>
+    <t>Sh.Subhash Chand Sharma</t>
+  </si>
+  <si>
+    <t>subhash.sharma3@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - MOGA</t>
+  </si>
+  <si>
+    <t>Sh Saurabh Verma</t>
+  </si>
+  <si>
+    <t>saurabh.verma1@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - LUDHIANA</t>
+  </si>
+  <si>
+    <t>Sh.Vishal Agarwal</t>
+  </si>
+  <si>
+    <t>vishalagarwal@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - PATIALA</t>
+  </si>
+  <si>
+    <t>Sh.Jitendra Yadav</t>
+  </si>
+  <si>
+    <t>jitenderyadav@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - SAS NAGAR MOHALI</t>
+  </si>
+  <si>
+    <t>Sh.Som Dass Shivgotra</t>
+  </si>
+  <si>
+    <t>som.shiv@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>ZONAL OFFICE - Mumbai</t>
+  </si>
+  <si>
+    <t>Sh.Hanif Mohammad Naddaf</t>
+  </si>
+  <si>
+    <t>hanif.naddaf@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - KOLHAPUR</t>
+  </si>
+  <si>
+    <t>Sh.Manglesh Mukul</t>
+  </si>
+  <si>
+    <t>DCH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">manglesh@pnb.bank.in </t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - MUMBAI CITY</t>
+  </si>
+  <si>
+    <t>Sh.Anand Kutakoli</t>
+  </si>
+  <si>
+    <t>daliparthy.ramana@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - MUMBAI WESTERN</t>
+  </si>
+  <si>
+    <t>Sh.Sumedh Narayan paikrao</t>
+  </si>
+  <si>
+    <t>sumedh.paikrao@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - NAGPUR</t>
+  </si>
+  <si>
+    <t>Sh.SHAILENDRA GUPTA</t>
+  </si>
+  <si>
+    <t>SHAILENDRA.GUPTA@PNB.bank.IN</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - NASHIK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sh.ASHOK AHUJA </t>
+  </si>
+  <si>
+    <t>ASHOK.AHUJA@PNB.bank.IN</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE- PUNE</t>
+  </si>
+  <si>
+    <t>Sh.Deepak Gupta</t>
+  </si>
+  <si>
+    <t>deepak.gupta3@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - THANE</t>
+  </si>
+  <si>
+    <t>Sh.Alok Kumar Jha</t>
+  </si>
+  <si>
+    <t>alok.jha1@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>ZONAL OFFICE- VARANASI</t>
+  </si>
+  <si>
+    <t>Sh.HARVINDER SINGH RANDHAWA</t>
+  </si>
+  <si>
+    <t>harvinder.randhawa@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - MAU</t>
+  </si>
+  <si>
+    <t>Sh.Dharmendra Kumar Brahmchari</t>
+  </si>
+  <si>
+    <t>dharmendrakumar@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - KANPUR</t>
+  </si>
+  <si>
+    <t>Sh.Sanjeev Purohit</t>
+  </si>
+  <si>
+    <t>sanjeev.purohit@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - VARANASI</t>
+  </si>
+  <si>
+    <t>Sh.Ram Kumar</t>
+  </si>
+  <si>
+    <t>ram.kumar14@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - PRAYAGRAJ</t>
+  </si>
+  <si>
+    <t>Sh. Sanat Singh</t>
+  </si>
+  <si>
+    <t>ksanatsingh@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - RAEBARELI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sh Surendra Kumar Keshav </t>
+  </si>
+  <si>
+    <t>surendrakeshav@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>ZONAL OFFICE- CHENNAI</t>
+  </si>
+  <si>
+    <t>Sh.R Ram Mohan</t>
+  </si>
+  <si>
+    <t>ram.mohan@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - CHENNAI</t>
+  </si>
+  <si>
+    <t>Sh.N SYED ANVAR THEEN</t>
+  </si>
+  <si>
+    <t>syedanvar@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - CIRCLE OFFICE IMBATORE</t>
+  </si>
+  <si>
+    <t>Sh.Pankaj Kumar</t>
+  </si>
+  <si>
+    <t>pankaj.kumar81@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - ERNAKULAM</t>
+  </si>
+  <si>
+    <t>Sh.Manasij Chakrabarti</t>
+  </si>
+  <si>
+    <t>manasji.chakrabarti@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - KOZHIKODE</t>
+  </si>
+  <si>
+    <t>Sh.Ramesh Krishnamoorthy</t>
+  </si>
+  <si>
+    <t>ramesh.krihanmoorthy@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - Thiruvanantharpuam</t>
+  </si>
+  <si>
+    <t>Sh.Rahul singh</t>
+  </si>
+  <si>
+    <t>rahul.singh@pnb.bank.in</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CIRCLE OFFICE - TRICHY </t>
+  </si>
+  <si>
+    <t>Sh.M NANDA KUMAR</t>
+  </si>
+  <si>
+    <t>m.nandakumar@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>ZONAL OFFICE DURGAPUR</t>
+  </si>
+  <si>
+    <t>Sh.Rajesh Kumar Pramanic</t>
+  </si>
+  <si>
+    <t>DGM &amp; DZM</t>
+  </si>
+  <si>
+    <t>rajesh.pramanic@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE DURGAPUR</t>
+  </si>
+  <si>
+    <t>Sh.Gopal Krishna</t>
+  </si>
+  <si>
+    <t>AGM (Dy. CH)</t>
+  </si>
+  <si>
+    <t>Gopalkrishna@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE  Bardhaman</t>
+  </si>
+  <si>
+    <t>Sh.PRADEEP CHANDRA PRABHAT</t>
+  </si>
+  <si>
+    <t>pradeep.prabhat@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE  Murshidabad</t>
+  </si>
+  <si>
+    <t>Sh.JAY PRAKASH SHARMA    </t>
+  </si>
+  <si>
+    <t>Chief Manager  </t>
+  </si>
+  <si>
+    <t>jp.sharma@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE  Malda</t>
+  </si>
+  <si>
+    <t>anil.kumar23@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE  New Jalpaiguri</t>
+  </si>
+  <si>
+    <t>AGM- Dy Circle Head</t>
+  </si>
+  <si>
+    <t>pankaj.singh@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE  Purulia</t>
+  </si>
+  <si>
+    <t>Sh.ROHIT TUSHAR TOPPO</t>
+  </si>
+  <si>
+    <t>CHIEF MANAGER</t>
+  </si>
+  <si>
+    <t>rohittoppo@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE  Nadia</t>
+  </si>
+  <si>
+    <t>Sh.Sreerupa Ghosh</t>
+  </si>
+  <si>
+    <t>sreerupa.ghosh@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>ZONAL OFFICE - CHANDIGARH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sh suresh Kumar </t>
+  </si>
+  <si>
+    <t>suresh.sharma2@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - ROHTAK</t>
   </si>
   <si>
     <t>Sh.Chandra Prakash</t>
   </si>
   <si>
-    <t>Sh.Bhupinder Singh Saini</t>
+    <t>chandraprakash2@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - HISSAR</t>
+  </si>
+  <si>
+    <t>Sh Willfread Singh</t>
+  </si>
+  <si>
+    <t>willfreadsingh@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - KARNAL</t>
   </si>
   <si>
     <t>Sh.Kanwar Dilbagh Singh</t>
   </si>
   <si>
+    <t>kanwardilbagh@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - REWARI</t>
+  </si>
+  <si>
     <t>Sh.Narender Singh Tolia</t>
   </si>
   <si>
-    <t>Sh.Anubhav Jain</t>
+    <t>Chief Manager </t>
+  </si>
+  <si>
+    <t>corewariinsp@pnb.co.in </t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - CHANDIGARH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sh Anubhav Jain </t>
+  </si>
+  <si>
+    <t>anubhav.jain@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - KURUKSHETRA</t>
+  </si>
+  <si>
+    <t>Sh.JAI PAL SAINI</t>
+  </si>
+  <si>
+    <t>jaipalsaini@pnb.co.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - PANIPAT</t>
   </si>
   <si>
     <t>Sh.Navneet Bansal</t>
   </si>
   <si>
-    <t xml:space="preserve"> Sh.Hem Chander Ahlawat, </t>
+    <t>navneet.bansal@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - SIRSA</t>
+  </si>
+  <si>
+    <t>Sh.SUNIL KUKREJA</t>
+  </si>
+  <si>
+    <t>sunil.kukreja@pnb.co.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - JIND</t>
+  </si>
+  <si>
+    <t>Sh Ramji Lal</t>
+  </si>
+  <si>
+    <t>ramji.lal@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>ZONAL OFFICE - HYDERABAD</t>
+  </si>
+  <si>
+    <t>Sh.Ajoy Kumar</t>
+  </si>
+  <si>
+    <t>smane@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - HYDERABAD</t>
+  </si>
+  <si>
+    <t>Sh. CB VIVEKANAND</t>
+  </si>
+  <si>
+    <t>DCH (AGM)</t>
+  </si>
+  <si>
+    <t>vivekanand.cb@pnb.co.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - SECUNDERABAD</t>
+  </si>
+  <si>
+    <t>Sh.SHAIKH,KHALID ISMAIL</t>
+  </si>
+  <si>
+    <t>khalid.shaikh@pnb.co.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - VIJAYWADA</t>
+  </si>
+  <si>
+    <t>Sh.L. RAMANATHAN</t>
+  </si>
+  <si>
+    <t>i.ramanathan@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - VIZAG</t>
   </si>
   <si>
     <t xml:space="preserve">Sh.Avijit Gupta </t>
   </si>
   <si>
+    <t>avijitg@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>ZONAL OFFICE  Kolkata</t>
+  </si>
+  <si>
+    <t>Sh.Rai, Anand Kumar</t>
+  </si>
+  <si>
+    <t>Dy. General Manager</t>
+  </si>
+  <si>
+    <t>arai@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE Hooghly</t>
+  </si>
+  <si>
     <t>Sh.Sajal Abhishek</t>
   </si>
   <si>
+    <t>AGM &amp; Dy. Circle Head</t>
+  </si>
+  <si>
+    <t> sajal.abhishek@pnb.bank</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE Kharagpur</t>
+  </si>
+  <si>
     <t>Sh.Pramod Kumar Majhi</t>
   </si>
   <si>
+    <t>Deputy Circle Head (Chief Manager)</t>
+  </si>
+  <si>
+    <t>Pramod.majhi@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE Kolkata North</t>
+  </si>
+  <si>
     <t>Sh.Deokarn Singh</t>
   </si>
   <si>
+    <t>Dy. Circle Head, AGM</t>
+  </si>
+  <si>
+    <t>deokarn.singh@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE Kolkata South</t>
+  </si>
+  <si>
     <t>Ms.Priti Manjari</t>
   </si>
   <si>
+    <t> DCH-AGM</t>
+  </si>
+  <si>
+    <t>jitendra.kumar15@pnb.co.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE Kolkata West</t>
+  </si>
+  <si>
     <t>Sh.ABHISEK NAG</t>
   </si>
   <si>
+    <t> DCH &amp; AGM</t>
+  </si>
+  <si>
+    <t> abhiseknag@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE Paschim Medinipur</t>
+  </si>
+  <si>
     <t>Sh.Parayni Saren</t>
   </si>
   <si>
+    <t> copaschminsp@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE Purba Medinipur</t>
+  </si>
+  <si>
     <t> Sh.MANVENDRA TIWARY</t>
   </si>
   <si>
+    <t>CHIEF MANAGER </t>
+  </si>
+  <si>
+    <t>manwenbrat@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE North24Parganas</t>
+  </si>
+  <si>
     <t>Sh.Nidhi Pathak</t>
   </si>
   <si>
-    <t>Sh.Kaushik Lahiri</t>
+    <t>DCH and AGM</t>
+  </si>
+  <si>
+    <t>nidhi.pathak2@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE South24Parganas</t>
+  </si>
+  <si>
+    <t>Sh Mridul Pator</t>
+  </si>
+  <si>
+    <t>mridul.pator@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>ZONAL OFFICE BENGALURU</t>
   </si>
   <si>
     <t>Sh.Praveen Kr Gupta</t>
   </si>
   <si>
+    <t>praveen.gupta3@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - BANGALORE</t>
+  </si>
+  <si>
     <t>Sh.A. Venkata Ramana</t>
   </si>
   <si>
+    <t>avraman@pnb.bankk.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE - HUBLI</t>
+  </si>
+  <si>
+    <t>Sh.B Rajan</t>
+  </si>
+  <si>
+    <t>brajan@pnb.bank.in</t>
+  </si>
+  <si>
+    <t>CIRCLE OFFICE MANGALURU</t>
+  </si>
+  <si>
     <t>Sh.Amal Das</t>
   </si>
   <si>
-    <t>Sh.B Rajan</t>
-[...260 lines deleted...]
-    <t>Sh.Pramod Meena</t>
+    <t>amal.das@pnb.bank.in</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Zonal Ofice, 2nd Floor, Bhikaji Kama Place, New Delhi - 110066</t>
   </si>
   <si>
     <t>Circle Office East Delhi , Scope Minar , Laxmi Nagar , Delhi - 110092</t>
   </si>
   <si>
     <t xml:space="preserve">Circle Office South Delhi, Upper ground Floor , Bhikaji cama Place, Delhi </t>
   </si>
   <si>
     <t>Circle Office Noida, Third Floor, C-13, Sector 1 Noida-201301</t>
   </si>
   <si>
     <t>Circle Office West Delhi, 2nd Floor, Vikrant Tower, Rajendra Place, New Delhi - 110008</t>
   </si>
   <si>
     <t>Circle Office, 3rd floor, Vikrant Tower, Rajendra Place, Delhi-110008</t>
   </si>
   <si>
     <t>Circle Office, Ground Floor, Plot no-5, Institutional Area, Sector -32, Gurugram, Haryana 122001</t>
   </si>
@@ -1773,56 +1774,56 @@
   <si>
     <t>2nd floor, PLOT NO A-32,Kharvel Nagar,Bhubaneswar-751001</t>
   </si>
   <si>
     <t>1st Floor, Konark Centre, Plot No-766, NH-16, Telengapentha, Cuttack-754001</t>
   </si>
   <si>
     <t>1st Floor, Balaji Midtown,Deheripali, Budharaja, Sambalpur-768004</t>
   </si>
   <si>
     <t>Punjab National Zonal Office - 2nd Floor - Pnb House 1, Arera Hills, Bhopal - 462011</t>
   </si>
   <si>
     <t>PNB House, Ground Floor, 1, Arera Hills, Jail Road, Bhopal-462011</t>
   </si>
   <si>
     <t>C7, VATSAL Mansion, City Centre, Gwalior, MP-474011</t>
   </si>
   <si>
     <t>20,Sneh Nagar,Main Rd,Indore,452001</t>
   </si>
   <si>
     <t>1227, Shaleen House, Napier Town, Jabalpur-482001</t>
   </si>
   <si>
+    <t>1st Floor, Astha Plaza, Near kalyan jewellers, Katni, M.P</t>
+  </si>
+  <si>
     <t>13/1, 13/2 First Floor, Mahakal Vanijya Kendra, Nanakheda, Ujjain - 465010</t>
   </si>
   <si>
-    <t>1st Floor, Astha Plaza, Near kalyan jewellers, Katni, M.P</t>
-[...1 lines deleted...]
-  <si>
     <t>3 rd Floor Mc Parking Cart Road 171001</t>
   </si>
   <si>
     <t>JAWAHAR NAGAR – KHALIYAR , MANDI (HP) -175001</t>
   </si>
   <si>
     <t>Mall Road, Shandil Niwas, Near Kalyan Bhawan, Solan. Pin- 173212</t>
   </si>
   <si>
     <t>New Road, Hamirpur, Near Bus Stand Hamirpur (Hp)-177001</t>
   </si>
   <si>
     <t>Near Red Cross Society, Kacheheri, Dharamshala. Pin-176215</t>
   </si>
   <si>
     <t>Circle Office,Regent House,The Mall,Simla,171001</t>
   </si>
   <si>
     <t>IInd Floor, Radha Palace,78-Rajpur Road, Dehradun-248001</t>
   </si>
   <si>
     <t>PNB Circle Office, Sector-4, Bhel,Haridwar, (249403)</t>
   </si>
   <si>
     <t>1, Paltan Bazar, Dehradun</t>
@@ -2079,403 +2080,415 @@
   <si>
     <t>Bay 21-22, Sector-12, Urban Estate, Karnal Pin 132001</t>
   </si>
   <si>
     <t>Shop No- 11-12, First Floor, New Grain Market, Rewari</t>
   </si>
   <si>
     <t>Sco 31-42, Sector 17 B, Bank Square, Chandigarh-160017</t>
   </si>
   <si>
     <t>Chattha Complex Pipli Road Kurukshetra</t>
   </si>
   <si>
     <t>Sco 170 Sector 13-17, Huda, Panipat</t>
   </si>
   <si>
     <t>Solitaire Tower, 1st Floor, Barnala Road Sirsa, Haryana. Pincode- 125055</t>
   </si>
   <si>
     <t>Bays 1-4, District Shopping Centre, Urban Estate, Sector 10, Jind</t>
   </si>
   <si>
     <t>(Camp Office) 6-1-73,2nd Floor, Saeed Plaza, Lakdi-Ka-Pul, Hyderabad, Telangana-500 004</t>
   </si>
   <si>
+    <t>Regency Plaza, First Floor, Plot No.3, H.No.7-1.450/Rp/3/1/A, Maithrivihar Area, Ameerpet, Hyderabad, Telangana-500016</t>
+  </si>
+  <si>
+    <t>2nd Floor, Maharishi House.103, 8-2-248/1, Road No.3, Banjara Hills, Hyderabad, Telangana-500034</t>
+  </si>
+  <si>
+    <t>House No.9-35, First Floor, Kavuri Towers, Kamayya Thopu Centre, Kanur, Vijayawada, Andhra Pradesh-520007</t>
+  </si>
+  <si>
+    <t>8th Floor, Near Vinayagar Trade Centre, Vip Road, Visakhapatnam-530003</t>
+  </si>
+  <si>
+    <t>United Tower, 11, Hemanta Basu Sarani, Dalhousie, Kolkata- 700001</t>
+  </si>
+  <si>
+    <t>23a, Rai M.C Lahiri Bahadur Street, Serampore ( Near Railway Station), Dist- Hooghly, Pin - 712201</t>
+  </si>
+  <si>
+    <t>BE-1 Bidhan Nagar, Station Road, Near Mahuya Cinema, Midnapore - 721101</t>
+  </si>
+  <si>
+    <t>DD 11 , Eastern Metropolitan Bypass Road, Sector – 1, Salt Lake, Near Tantuj Bhawan Pin Code : 700064</t>
+  </si>
+  <si>
+    <t>United Tower 9 Th Floor,Hemantabasu Sarani,Kolkata-700001</t>
+  </si>
+  <si>
+    <t>United Tower, 4th Floor, 11 Hemanta Basu Sarani, Kolkata- 700001</t>
+  </si>
+  <si>
+    <t>Sahid Khudiram Bose Road, Burdge Town, P.O- Medinipur, Dist - Paschim Medinipur, W.B- 721101</t>
+  </si>
+  <si>
+    <t>Purba Medinipur, At- Padumbasan, Po- Tamluk, Dist- Purba Medinipur, Pin- 721636, West Bengal</t>
+  </si>
+  <si>
+    <t>48 A JESSORE ROAD, NEAR SETHPUKUR,BARASAT, DIST:- NORTH 24 PARGANAS, STATE:- WEST BENGAL, PIN:- 700124</t>
+  </si>
+  <si>
+    <t>Mouza Salepur ( Near Padmapukur More),Po- Baruipur, Dist- 24 Parganas ( South), Kolkata 700144</t>
+  </si>
+  <si>
+    <t>Punjab National Bank, Bangalore East, 26-27, M G Road, Raheja Towers, Bangalore, Karnataka-560001</t>
+  </si>
+  <si>
     <t>Punjab National Bank, Co-Bangalore East, 26-27, M G Road, Raheja Towers, Bangalore, Karnataka-560001</t>
   </si>
   <si>
     <t>R S No.98/4, Krishnapur Village, 3rd Floor, Centrum Mall, Gokul Road, Hubli-580030</t>
   </si>
   <si>
-    <t>Regency Plaza, First Floor, Plot No.3, H.No.7-1.450/Rp/3/1/A, Maithrivihar Area, Ameerpet, Hyderabad, Telangana-500016</t>
-[...40 lines deleted...]
-  <si>
     <t>Punjab National Bank, Mangaluru Circle Office Candle Garden, Bunts Hostel Road, Managaluru, 575003</t>
-  </si>
-[...1 lines deleted...]
-    <t>Punjab National Bank, Bangalore East, 26-27, M G Road, Raheja Towers, Bangalore, Karnataka-560001</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="19" x14ac:knownFonts="1">
+  <fonts count="22" x14ac:knownFonts="1">
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="22"/>
+      <name val="Bookman Old Style"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Bookman Old Style"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Bookman Old Style"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Bookman Old Style"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Bookman Old Style"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF242424"/>
+      <name val="Bookman Old Style"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Bookman Old Style"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Bookman Old Style"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="3" tint="-0.499984740745262"/>
+      <name val="Bookman Old Style"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Bookman Old Style"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF0563C1"/>
+      <name val="Bookman Old Style"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <u/>
-[...14 lines deleted...]
-      <b/>
       <sz val="12"/>
-      <name val="Bookman Old Style"/>
-[...9 lines deleted...]
-      <color theme="10"/>
       <name val="Bookman Old Style"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF242424"/>
       <name val="Bookman Old Style"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Bookman Old Style"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Bookman Old Style"/>
       <family val="1"/>
     </font>
     <font>
-      <u/>
-[...23 lines deleted...]
-    <font>
       <b/>
       <sz val="14"/>
-      <name val="Bookman Old Style"/>
-[...18 lines deleted...]
-      <color theme="3" tint="-0.499984740745262"/>
       <name val="Bookman Old Style"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF212529"/>
       <name val="Bookman Old Style"/>
       <family val="1"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...36 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="5">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
-    <cellStyle name="Hyperlink 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Hyperlink 2" xfId="2" xr:uid="{5ECC29D6-C07F-4EBA-A07B-D86F85A12A4F}"/>
+    <cellStyle name="Hyperlink 3" xfId="3" xr:uid="{DE65D2C2-BAA4-4C95-BD61-35EE5B6B6BB3}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="Normal 2" xfId="4" xr:uid="{D9C3A7C2-8B57-40DC-9D8C-AE0AE4E3EA97}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -2712,3111 +2725,3072 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sailesh.singh@pnb.bank.in" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pkdwary@pnb.bank.in" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:avijitg@pnb.bank.in" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Rakesh.sharma33@pnb.bank.in" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anoo.mishra@pnb.co.in" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bkverma@pnb.bank.in" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rakesh.kumarsrivastava@pnb.bank.in" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:naveen.gulati@pnb.bank.in" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rawatps@pnb.bank.in" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prose@pnb.bank.in" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manoj.sharma6@pnb.co.in" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jitendra30_singh@rediffmail.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sanjeev.purohit@pnb.bank.in" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dsp@pnb.bank.in" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:somnath.roy@pnb.bank.in" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nidhi.pathak2@pnb.bank.in" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rajinder.sharma3@pnb.bank.in" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mukesh.kalal@pnb.co.in" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ranjit.singh4@pnb.bank.in" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:corewariinsp@pnb.co.in" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kanwardilbagh@pnb.bank.in" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:avraman@pnb.bankk.in" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vpasthana1966@gmail.com" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Lokesh.agarwal@pnb.bank.in" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gurusharan.bhatia@pnb.bank.in" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aktiwari@pnb.bank.in" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zolcklaw@pnb.bank.in" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vishalagarwal@pnb.co.in" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sudeep29811@pnb.bank.in" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dharmendrakumar@pnb.bank.in" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:comzn@pnb.co.in" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rahul.singh@pnb.bank.in" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pramodmeena2@pnb.bank.in" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hanif.naddaf@pnb.co.in" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rk.srivastava5@pnb.bank.in" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:suman.jha@pnb.bank.in" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:smane@pnb.bank.in" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:deokarn.singh@pnb.bank.in" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mrinalm@pnb.bank.in" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aniuragsaxena@pnb.co.in" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:naveen.bundela@pnb.co.in" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:subhash.sharma3@pnb.co.in" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bidhubhusan.sahu@pnb.bank.in" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Gopalkrishna@pnb.bank.in" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ram.mohan@pnb.bank.in" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sikanderpal@pnb.co.in" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dasari.lakshmi@pnb.bank.in" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kranjan@pnb.co.in" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ssrigzin@pnb.bank.in" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Vishal.yadav@pnb.bank.in" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:povinder.thakur@pnb.bank.in" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:colckinsp@pnb.bank.in" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rakesh.roy2@pnb.co.in" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praveen.gupta3@pnb.bank.in" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ankur1.lodha@gmail.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bijanm@pnb.bank.in" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:inderjeet.manchanda@pnb.co.in" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mkdubey@pnb.co.in" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHAILENDRA.GUPTA@PNB.CO.IN" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pankaj.kumar81@pnb.bank.in" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:s.kumar5@pnb.bank.in" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kaushikl@pnb.bank.in" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:indrajeet@pnb.co.in" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sudhirsahu@pnb.co.in" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:harshm@pnb.bank.in" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nagsa007@gmail.com" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sukhveersingh@pnb.bank.in" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jitenderyadav@pnb.co.in" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bhagirath.chauhan@pnb.co.in" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manglesh@pnb.bank.in" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mahesh.prasad@pnb.bank.in" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anubha.jain@pnb.bank.in" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rajesh.choudhary@pnb.co.in" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:coctc@pnb.bank.in" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ravinder.singh9@pnb.bank.in" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yograj_pnb@rediffmail.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:awadesh.singh@pnb.co.in" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anil.kumar23@pnb.bank.in" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:skmllm@gmail.com" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:niraj.kumar@pnb.bank.in" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tanwarrajesh1974@gmail.com" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:debashish.choudhury@pnb.co.in" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:balikaran.yadav@pnb.co.in" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manasji.chakrabarti@pnb.bank.in" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alok.jha1@pnb.bank.in" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anilsingh2424@gmail.com" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manishsingh@pnb.bank.in" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pranav.bihari@pnb.bank.in" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ASHOK.AHUJA@PNB.CO.IN" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:deepak.gupta3@pnb.bank.in" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vivekanand.cb@pnb.co.in" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vk.sharma3@pnb.co.in" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:som.shiv@pnb.co.in" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:deepak.shrivastava@pnb.bank.in" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sanjaykumar45@pnb.co.in" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dibyaranjan@pnb.bank.in" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jp.sharma@pnb.bank.in" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chandraprakash2@pnb.bank.in" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rajendra.asb@gmail.com" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brajeshyadav@pnb.co.in" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sunilm@pnb.co.in" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rajinder.choudhary@pnb.co.in" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anoopt@pnb.bank.in" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zoraipuraudit@pnb.co.in" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rajendra.yadav1@pnb.bank.in" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vikasnathkapoor@pnb.bank.in" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ramesh.krihanmoorthy@pnb.bank.in" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ram.kumar14@pnb.bank.in" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brajan@pnb.bank.in" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:subhash.chandra7@pnb.co.in" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prashant.singh5@pnb.co.in" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:avinash.kumar11@pnb.co.in" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sandeepkumar@pnb.bank.in" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bhupinder@pnb.co.in" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ravipnb24@gmail.com" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ravi.kumar52@pnb.bank.in" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Bharat.thakur@pnb.co.in" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amal.das@pnb.bank.in" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cocrmdgaya@pnb.co.in" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.nandakumar@pnb.co.in" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:i.ramanathan@pnb.co.in" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:akpatel@pnb.bank.in" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:deepchandra4@pnb.bank.in" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sumedh.paikrao@pnb.bank.in" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kamal.agarwal@pnb.bank.in" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sighnarendra11@pnb.co.in" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sanjeev.purohit@pnb.bank.in" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dsp@pnb.bank.in" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nidhi.pathak2@pnb.bank.in" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:somnath.roy@pnb.bank.in" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manish.agarwal@pnb.bank.in" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ramji.lal@pnb.bank.in" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mukesh.kalal@pnb.co.in" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rakesh.kumarsrivastava@pnb.bank.in" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ranjit.singh4@pnb.bank.in" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kanwardilbagh@pnb.bank.in" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prose@pnb.bank.in" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pawan.kumar27@pnb.bank.in" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aktiwari@pnb.bank.in" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dharmendrakumar@pnb.bank.in" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hanif.naddaf@pnb.co.in" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:suman.jha@pnb.bank.in" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Lokesh.agarwal@pnb.bank.in" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:deokarn.singh@pnb.bank.in" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:neeraj.kumar@pnb.bank.in" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pradeep.panda@pnb.bank.in" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rajinder.sharma3@pnb.bank.in" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bidhubhusan.sahu@pnb.bank.in" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ram.mohan@pnb.bank.in" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:suresh.sharma2@pnb.bank.in" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praveen.gupta3@pnb.bank.in" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kamalb@pnb.bank.in" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Vishal.yadav@pnb.bank.in" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:povinder.thakur@pnb.bank.in" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ankur1.lodha@gmail.com" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:colckinsp@pnb.bank.in" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vishalagarwal@pnb.co.in" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mandakranta.biswas@pnb.bank.in" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mkdubey@pnb.co.in" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:inderjeet.manchanda@pnb.co.in" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Gopalkrishna@pnb.bank.in" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sudhirsahu@pnb.co.in" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kranjan@pnb.co.in" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pankaj.kumar81@pnb.bank.in" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:saurabh.verma1@pnb.bank.in" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:s.kumar5@pnb.bank.in" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mridul.pator@pnb.bank.in" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sharad@pnb.bank.in" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nagsa007@gmail.com" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:surendrakeshav@pnb.bank.in" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:subhash.sharma3@pnb.co.in" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHAILENDRA.GUPTA@PNB.CO.IN" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:indrajeet@pnb.co.in" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manglesh@pnb.bank.in" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anil.kumar23@pnb.bank.in" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mahesh.prasad@pnb.bank.in" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anubhav.jain@pnb.bank.in" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:niraj.kumar@pnb.bank.in" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:coctc@pnb.bank.in" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tanwarrajesh1974@gmail.com" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ravinder.singh9@pnb.bank.in" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yograj_pnb@rediffmail.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rakesh.roy2@pnb.co.in" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:skmllm@gmail.com" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bijanm@pnb.bank.in" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bhagirath.chauhan@pnb.co.in" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:balikaran.yadav@pnb.co.in" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ASHOK.AHUJA@PNB.CO.IN" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manasji.chakrabarti@pnb.bank.in" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alok.jha1@pnb.bank.in" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vk.sharma3@pnb.co.in" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anilsingh2424@gmail.com" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manishsingh@pnb.bank.in" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pranav.bihari@pnb.bank.in" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:deepak.gupta3@pnb.bank.in" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vivekanand.cb@pnb.co.in" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jitenderyadav@pnb.co.in" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:deepak.shrivastava@pnb.bank.in" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chandraprakash2@pnb.bank.in" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sunilm@pnb.co.in" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sanjaykumar45@pnb.co.in" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rajinder.choudhary@pnb.co.in" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anoopt@pnb.bank.in" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:awadesh.singh@pnb.co.in" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jp.sharma@pnb.bank.in" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rajendra.asb@gmail.com" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brajeshyadav@pnb.co.in" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:debashish.choudhury@pnb.co.in" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vikasnathkapoor@pnb.bank.in" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ramesh.krihanmoorthy@pnb.bank.in" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ram.kumar14@pnb.bank.in" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sailesh.singh@pnb.bank.in" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Rakesh.sharma33@pnb.bank.in" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anoo.mishra@pnb.co.in" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pkdwary@pnb.bank.in" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:avijitg@pnb.bank.in" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brajan@pnb.bank.in" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:subhash.chandra7@pnb.co.in" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prashant.singh5@pnb.co.in" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:avinash.kumar11@pnb.co.in" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:som.shiv@pnb.co.in" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sandeepkumar@pnb.bank.in" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dibyaranjan@pnb.bank.in" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:naveen.gulati@pnb.bank.in" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:willfreadsingh@pnb.bank.in" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manoj.sharma6@pnb.co.in" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rajesh.choudhary@pnb.co.in" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ravipnb24@gmail.com" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ravi.kumar52@pnb.bank.in" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Bharat.thakur@pnb.co.in" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abhijit.sinha@pnb.bank.in" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cogkpinsp@pnb.bank.in" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zoraipuraudit@pnb.co.in" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rajendra.yadav1@pnb.bank.in" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bidyanand.mishra@pnb.bank.in" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.nandakumar@pnb.co.in" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:i.ramanathan@pnb.co.in" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amal.das@pnb.bank.in" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:akpatel@pnb.bank.in" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:deepchandra4@pnb.bank.in" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sumedh.paikrao@pnb.bank.in" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sanjiv.kumar4@pnb.bank.in" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sighnarendra11@pnb.co.in" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gurusharan.bhatia@pnb.bank.in" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:avraman@pnb.bankk.in" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zolcklaw@pnb.bank.in" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:comzn@pnb.co.in" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rahul.singh@pnb.bank.in" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:corewariinsp@pnb.co.in" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:harsh.arora@pnb.bank.in" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mrinalm@pnb.bank.in" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:smane@pnb.bank.in" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:naveen.bundela@pnb.co.in" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rk.srivastava5@pnb.bank.in" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:submitAction_win0(document.win0,'" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ssrigzin@pnb.bank.in" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <sheetPr>
-[...2 lines deleted...]
-  <dimension ref="A1:G167"/>
+  <dimension ref="A3:E168"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A162" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="C164" sqref="C164"/>
+    <sheetView tabSelected="1" topLeftCell="A100" workbookViewId="0">
+      <selection activeCell="E102" sqref="E102"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="46" style="25" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="9.140625" style="22"/>
+    <col min="1" max="1" width="36" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="24.85546875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="22.5703125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="32.7109375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="27.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="A2" s="33" t="s">
+    <row r="3" spans="1:5" ht="27.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="26"/>
+      <c r="C3" s="26"/>
+      <c r="D3" s="26"/>
+    </row>
+    <row r="4" spans="1:5" ht="18" x14ac:dyDescent="0.25">
+      <c r="A4" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E4" s="30" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" s="27" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="63" x14ac:dyDescent="0.25">
+      <c r="A6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6" s="27" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="63" x14ac:dyDescent="0.25">
+      <c r="A7" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E7" s="27" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A8" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E8" s="27" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="A9" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D9" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="27" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="63" x14ac:dyDescent="0.25">
+      <c r="A10" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="E10" s="27" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="A11" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="E11" s="27" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A12" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D12" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="E12" s="27" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="A13" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="E13" s="31" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="94.5" x14ac:dyDescent="0.25">
+      <c r="A14" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="E14" s="31" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" ht="94.5" x14ac:dyDescent="0.25">
+      <c r="A15" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="E15" s="31" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="A16" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D16" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="E16" s="31" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="110.25" x14ac:dyDescent="0.25">
+      <c r="A17" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D17" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="E17" s="31" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A18" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="B18" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="C18" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="D18" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="E18" s="32" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A19" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="B19" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="C19" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="E19" s="33" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A20" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="B20" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D20" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="E20" s="33" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A21" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="B21" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="C21" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="D21" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="E21" s="33" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" ht="63" x14ac:dyDescent="0.25">
+      <c r="A22" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="B22" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D22" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="E22" s="33" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A23" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="B23" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D23" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="E23" s="33" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A24" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D24" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="E24" s="33" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="110.25" x14ac:dyDescent="0.25">
+      <c r="A25" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="B25" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="C25" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="D25" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="E25" s="33" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A26" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="B26" s="10" t="s">
+        <v>73</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D26" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="E26" s="33" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" ht="63" x14ac:dyDescent="0.25">
+      <c r="A27" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B27" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="C27" s="14" t="s">
+        <v>77</v>
+      </c>
+      <c r="D27" s="9" t="s">
+        <v>78</v>
+      </c>
+      <c r="E27" s="33" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A28" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="B28" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D28" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="E28" s="33" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" ht="94.5" x14ac:dyDescent="0.25">
+      <c r="A29" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="B29" s="15" t="s">
+        <v>83</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="E29" s="33" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" ht="63" x14ac:dyDescent="0.25">
+      <c r="A30" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D30" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="E30" s="33" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="A31" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="B31" s="10" t="s">
+        <v>89</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="E31" s="33" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" ht="63" x14ac:dyDescent="0.25">
+      <c r="A32" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="B32" s="10" t="s">
+        <v>92</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="E32" s="33" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A33" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="B33" s="10" t="s">
+        <v>95</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D33" s="9" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="33" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A34" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="B34" s="10" t="s">
+        <v>98</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="D34" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="E34" s="33" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A35" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="E35" s="33" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A36" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="D36" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="E36" s="33" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="A37" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="B37" s="15" t="s">
+        <v>108</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="E37" s="33" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A38" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="B38" s="10" t="s">
+        <v>111</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="D38" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="E38" s="33" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="A39" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="B39" s="10" t="s">
+        <v>115</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="E39" s="33" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" ht="63" x14ac:dyDescent="0.25">
+      <c r="A40" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="B40" s="10" t="s">
+        <v>118</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="E40" s="33" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="A41" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="B41" s="10" t="s">
+        <v>121</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="D41" s="6" t="s">
+        <v>122</v>
+      </c>
+      <c r="E41" s="33" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" ht="63" x14ac:dyDescent="0.25">
+      <c r="A42" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="D42" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="E42" s="33" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" ht="63" x14ac:dyDescent="0.25">
+      <c r="A43" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="B43" s="9" t="s">
+        <v>127</v>
+      </c>
+      <c r="C43" s="9" t="s">
+        <v>128</v>
+      </c>
+      <c r="D43" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="E43" s="33" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" ht="63" x14ac:dyDescent="0.25">
+      <c r="A44" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="B44" s="9" t="s">
+        <v>131</v>
+      </c>
+      <c r="C44" s="9" t="s">
+        <v>132</v>
+      </c>
+      <c r="D44" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="E44" s="33" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A45" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="B45" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="C45" s="9" t="s">
+        <v>136</v>
+      </c>
+      <c r="D45" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="E45" s="33" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A46" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="B46" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="C46" s="9" t="s">
+        <v>140</v>
+      </c>
+      <c r="D46" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="E46" s="33" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A47" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="B47" s="9" t="s">
+        <v>143</v>
+      </c>
+      <c r="C47" s="9" t="s">
+        <v>144</v>
+      </c>
+      <c r="D47" s="6" t="s">
+        <v>145</v>
+      </c>
+      <c r="E47" s="33" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A48" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="B48" s="9" t="s">
+        <v>147</v>
+      </c>
+      <c r="C48" s="9" t="s">
+        <v>148</v>
+      </c>
+      <c r="D48" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="E48" s="29" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" ht="63" x14ac:dyDescent="0.25">
+      <c r="A49" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="B49" s="9" t="s">
+        <v>151</v>
+      </c>
+      <c r="C49" s="9" t="s">
+        <v>152</v>
+      </c>
+      <c r="D49" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="E49" s="33" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A50" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="B50" s="15" t="s">
+        <v>155</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="D50" s="6" t="s">
+        <v>157</v>
+      </c>
+      <c r="E50" s="33" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A51" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="B51" s="8" t="s">
+        <v>159</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D51" s="6" t="s">
+        <v>160</v>
+      </c>
+      <c r="E51" s="33" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" ht="63" x14ac:dyDescent="0.25">
+      <c r="A52" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="B52" s="8" t="s">
+        <v>162</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D52" s="6" t="s">
         <v>163</v>
       </c>
-      <c r="B2" s="33"/>
-[...25 lines deleted...]
-      <c r="B4" s="5" t="s">
+      <c r="E52" s="33" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A53" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="B53" s="8" t="s">
+        <v>165</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D53" s="6" t="s">
+        <v>166</v>
+      </c>
+      <c r="E53" s="33" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" ht="63" x14ac:dyDescent="0.25">
+      <c r="A54" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="B54" s="8" t="s">
+        <v>168</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D54" s="6" t="s">
+        <v>169</v>
+      </c>
+      <c r="E54" s="33" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A55" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="B55" s="9" t="s">
+        <v>171</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D55" s="6" t="s">
+        <v>172</v>
+      </c>
+      <c r="E55" s="33" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" ht="63" x14ac:dyDescent="0.25">
+      <c r="A56" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="B56" s="16" t="s">
+        <v>174</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D56" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="E56" s="33" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" ht="63" x14ac:dyDescent="0.25">
+      <c r="A57" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="B57" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D57" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="E57" s="33" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A58" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="B58" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="D58" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="E58" s="33" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" ht="63" x14ac:dyDescent="0.25">
+      <c r="A59" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="D59" s="6" t="s">
+        <v>186</v>
+      </c>
+      <c r="E59" s="33" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" ht="63" x14ac:dyDescent="0.25">
+      <c r="A60" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="D60" s="6" t="s">
+        <v>189</v>
+      </c>
+      <c r="E60" s="33" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A61" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="B61" s="16" t="s">
+        <v>191</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D61" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="E61" s="33" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A62" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="B62" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="D62" s="6" t="s">
+        <v>195</v>
+      </c>
+      <c r="E62" s="33" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" ht="110.25" x14ac:dyDescent="0.25">
+      <c r="A63" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="D63" s="6"/>
+      <c r="E63" s="33" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" ht="94.5" x14ac:dyDescent="0.25">
+      <c r="A64" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D64" s="6" t="s">
+        <v>200</v>
+      </c>
+      <c r="E64" s="33" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" ht="63" x14ac:dyDescent="0.25">
+      <c r="A65" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D65" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="E65" s="33" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="A66" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="B66" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="D66" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="E66" s="33" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A67" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="D67" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="E67" s="33" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A68" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="B68" s="9" t="s">
+        <v>212</v>
+      </c>
+      <c r="C68" s="9" t="s">
+        <v>213</v>
+      </c>
+      <c r="D68" s="6" t="s">
+        <v>214</v>
+      </c>
+      <c r="E68" s="33" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" ht="110.25" x14ac:dyDescent="0.25">
+      <c r="A69" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="B69" s="9" t="s">
+        <v>216</v>
+      </c>
+      <c r="C69" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="D69" s="6" t="s">
+        <v>218</v>
+      </c>
+      <c r="E69" s="33" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" ht="94.5" x14ac:dyDescent="0.25">
+      <c r="A70" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="B70" s="9" t="s">
+        <v>220</v>
+      </c>
+      <c r="C70" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="D70" s="6" t="s">
+        <v>222</v>
+      </c>
+      <c r="E70" s="33" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A71" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="B71" s="9" t="s">
+        <v>224</v>
+      </c>
+      <c r="C71" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="D71" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="E71" s="33" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" ht="63" x14ac:dyDescent="0.25">
+      <c r="A72" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="B72" s="17" t="s">
+        <v>227</v>
+      </c>
+      <c r="C72" s="17" t="s">
+        <v>221</v>
+      </c>
+      <c r="D72" s="6" t="s">
+        <v>228</v>
+      </c>
+      <c r="E72" s="33" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A73" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="B73" s="15" t="s">
+        <v>230</v>
+      </c>
+      <c r="C73" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D73" s="18" t="s">
+        <v>231</v>
+      </c>
+      <c r="E73" s="33" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" ht="63" x14ac:dyDescent="0.25">
+      <c r="A74" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="B74" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="D74" s="19" t="s">
+        <v>234</v>
+      </c>
+      <c r="E74" s="33" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" ht="63" x14ac:dyDescent="0.25">
+      <c r="A75" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="B75" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="C75" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D75" s="18" t="s">
+        <v>237</v>
+      </c>
+      <c r="E75" s="33" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" ht="63" x14ac:dyDescent="0.25">
+      <c r="A76" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="B76" s="10" t="s">
+        <v>239</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D76" s="18" t="s">
+        <v>240</v>
+      </c>
+      <c r="E76" s="33" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A77" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="B77" s="10" t="s">
+        <v>242</v>
+      </c>
+      <c r="C77" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="D77" s="18" t="s">
+        <v>243</v>
+      </c>
+      <c r="E77" s="33" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A78" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="B78" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="C78" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D78" s="10" t="s">
+        <v>246</v>
+      </c>
+      <c r="E78" s="33" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" ht="63" x14ac:dyDescent="0.25">
+      <c r="A79" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="B79" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="C79" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="D79" s="18" t="s">
+        <v>249</v>
+      </c>
+      <c r="E79" s="33" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A80" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="B80" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="C80" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="D80" s="18" t="s">
+        <v>252</v>
+      </c>
+      <c r="E80" s="33" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A81" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="B81" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="C81" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="D81" s="18" t="s">
+        <v>255</v>
+      </c>
+      <c r="E81" s="33" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" ht="63" x14ac:dyDescent="0.25">
+      <c r="A82" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="B82" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="C82" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D82" s="4" t="s">
+        <v>258</v>
+      </c>
+      <c r="E82" s="34" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" ht="110.25" x14ac:dyDescent="0.25">
+      <c r="A83" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="B83" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="C83" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="D83" s="18" t="s">
+        <v>262</v>
+      </c>
+      <c r="E83" s="33" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A84" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="B84" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="C84" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="D84" s="18" t="s">
+        <v>265</v>
+      </c>
+      <c r="E84" s="33" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="A85" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="B85" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="C85" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="D85" s="18" t="s">
+        <v>269</v>
+      </c>
+      <c r="E85" s="33" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A86" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="B86" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="C86" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="D86" s="18" t="s">
+        <v>272</v>
+      </c>
+      <c r="E86" s="33" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A87" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="B87" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="C87" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="D87" s="10" t="s">
+        <v>276</v>
+      </c>
+      <c r="E87" s="33" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A88" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="B88" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="C88" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="D88" s="10" t="s">
+        <v>279</v>
+      </c>
+      <c r="E88" s="33" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A89" s="2" t="s">
+        <v>280</v>
+      </c>
+      <c r="B89" s="20" t="s">
+        <v>281</v>
+      </c>
+      <c r="C89" s="20" t="s">
+        <v>261</v>
+      </c>
+      <c r="D89" s="20" t="s">
+        <v>282</v>
+      </c>
+      <c r="E89" s="33" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="A90" s="2" t="s">
+        <v>283</v>
+      </c>
+      <c r="B90" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="C90" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="D90" s="18" t="s">
+        <v>285</v>
+      </c>
+      <c r="E90" s="33" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" ht="63" x14ac:dyDescent="0.25">
+      <c r="A91" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="B91" s="11" t="s">
+        <v>287</v>
+      </c>
+      <c r="C91" s="11" t="s">
+        <v>261</v>
+      </c>
+      <c r="D91" s="19" t="s">
+        <v>288</v>
+      </c>
+      <c r="E91" s="33" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" ht="63" x14ac:dyDescent="0.25">
+      <c r="A92" s="2" t="s">
+        <v>289</v>
+      </c>
+      <c r="B92" s="11" t="s">
+        <v>290</v>
+      </c>
+      <c r="C92" s="11" t="s">
+        <v>261</v>
+      </c>
+      <c r="D92" s="19" t="s">
+        <v>291</v>
+      </c>
+      <c r="E92" s="33" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A93" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="B93" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="C93" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="D93" s="18" t="s">
+        <v>294</v>
+      </c>
+      <c r="E93" s="33" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A94" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="B94" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="C94" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="D94" s="4" t="s">
+        <v>298</v>
+      </c>
+      <c r="E94" s="33" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A95" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="B95" s="11" t="s">
+        <v>300</v>
+      </c>
+      <c r="C95" s="11" t="s">
+        <v>301</v>
+      </c>
+      <c r="D95" s="19" t="s">
+        <v>302</v>
+      </c>
+      <c r="E95" s="33" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" ht="94.5" x14ac:dyDescent="0.25">
+      <c r="A96" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="B96" s="11" t="s">
+        <v>304</v>
+      </c>
+      <c r="C96" s="11" t="s">
+        <v>261</v>
+      </c>
+      <c r="D96" s="21" t="s">
+        <v>305</v>
+      </c>
+      <c r="E96" s="33" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="A97" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="B97" s="11" t="s">
+        <v>307</v>
+      </c>
+      <c r="C97" s="11" t="s">
+        <v>301</v>
+      </c>
+      <c r="D97" s="19" t="s">
+        <v>308</v>
+      </c>
+      <c r="E97" s="33" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" ht="94.5" x14ac:dyDescent="0.25">
+      <c r="A98" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="B98" s="3" t="s">
+        <v>310</v>
+      </c>
+      <c r="C98" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D98" s="10" t="s">
+        <v>311</v>
+      </c>
+      <c r="E98" s="33" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A99" s="2" t="s">
+        <v>312</v>
+      </c>
+      <c r="B99" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="C99" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D99" s="18" t="s">
+        <v>314</v>
+      </c>
+      <c r="E99" s="33" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="A100" s="2" t="s">
+        <v>315</v>
+      </c>
+      <c r="B100" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="C100" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D100" s="19" t="s">
+        <v>317</v>
+      </c>
+      <c r="E100" s="33" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="A101" s="2" t="s">
+        <v>318</v>
+      </c>
+      <c r="B101" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="C101" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D101" s="3" t="s">
+        <v>320</v>
+      </c>
+      <c r="E101" s="33" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A102" s="2" t="s">
+        <v>321</v>
+      </c>
+      <c r="B102" s="3" t="s">
+        <v>322</v>
+      </c>
+      <c r="C102" s="11" t="s">
+        <v>261</v>
+      </c>
+      <c r="D102" s="18" t="s">
+        <v>323</v>
+      </c>
+      <c r="E102" s="28"/>
+    </row>
+    <row r="103" spans="1:5" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A103" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="B103" s="3" t="s">
+        <v>325</v>
+      </c>
+      <c r="C103" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D103" s="18" t="s">
+        <v>326</v>
+      </c>
+      <c r="E103" s="33" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A104" s="2" t="s">
+        <v>327</v>
+      </c>
+      <c r="B104" s="3" t="s">
+        <v>328</v>
+      </c>
+      <c r="C104" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="D104" s="18" t="s">
+        <v>329</v>
+      </c>
+      <c r="E104" s="33" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A105" s="2" t="s">
+        <v>330</v>
+      </c>
+      <c r="B105" s="3" t="s">
+        <v>331</v>
+      </c>
+      <c r="C105" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D105" s="3" t="s">
+        <v>332</v>
+      </c>
+      <c r="E105" s="33" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A106" s="2" t="s">
+        <v>333</v>
+      </c>
+      <c r="B106" s="3" t="s">
+        <v>334</v>
+      </c>
+      <c r="C106" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D106" s="10" t="s">
+        <v>335</v>
+      </c>
+      <c r="E106" s="33" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" ht="63" x14ac:dyDescent="0.25">
+      <c r="A107" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="B107" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="C107" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="D107" s="4" t="s">
+        <v>338</v>
+      </c>
+      <c r="E107" s="33" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A108" s="2" t="s">
+        <v>339</v>
+      </c>
+      <c r="B108" s="3" t="s">
+        <v>340</v>
+      </c>
+      <c r="C108" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D108" s="10" t="s">
+        <v>341</v>
+      </c>
+      <c r="E108" s="33" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" ht="63" x14ac:dyDescent="0.25">
+      <c r="A109" s="2" t="s">
+        <v>342</v>
+      </c>
+      <c r="B109" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="C109" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D109" s="10" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="33" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A110" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="B110" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="C110" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D110" s="10" t="s">
+        <v>347</v>
+      </c>
+      <c r="E110" s="33" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" ht="63" x14ac:dyDescent="0.25">
+      <c r="A111" s="2" t="s">
+        <v>348</v>
+      </c>
+      <c r="B111" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="C111" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D111" s="18" t="s">
+        <v>350</v>
+      </c>
+      <c r="E111" s="33" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" ht="63" x14ac:dyDescent="0.25">
+      <c r="A112" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="B112" s="3" t="s">
+        <v>352</v>
+      </c>
+      <c r="C112" s="3" t="s">
+        <v>353</v>
+      </c>
+      <c r="D112" s="18" t="s">
+        <v>354</v>
+      </c>
+      <c r="E112" s="33" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" ht="63" x14ac:dyDescent="0.25">
+      <c r="A113" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="B113" s="15" t="s">
+        <v>356</v>
+      </c>
+      <c r="C113" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="D113" s="3" t="s">
+        <v>357</v>
+      </c>
+      <c r="E113" s="33" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="A114" s="2" t="s">
+        <v>358</v>
+      </c>
+      <c r="B114" s="15" t="s">
+        <v>359</v>
+      </c>
+      <c r="C114" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="D114" s="6" t="s">
+        <v>360</v>
+      </c>
+      <c r="E114" s="33" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A115" s="2" t="s">
+        <v>361</v>
+      </c>
+      <c r="B115" s="15" t="s">
+        <v>362</v>
+      </c>
+      <c r="C115" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="D115" s="15" t="s">
+        <v>363</v>
+      </c>
+      <c r="E115" s="33" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A116" s="2" t="s">
+        <v>364</v>
+      </c>
+      <c r="B116" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="C116" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="D116" s="15" t="s">
+        <v>366</v>
+      </c>
+      <c r="E116" s="33" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" ht="63" x14ac:dyDescent="0.25">
+      <c r="A117" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="B117" s="15" t="s">
+        <v>368</v>
+      </c>
+      <c r="C117" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="D117" s="18" t="s">
+        <v>369</v>
+      </c>
+      <c r="E117" s="33" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="A118" s="2" t="s">
+        <v>370</v>
+      </c>
+      <c r="B118" s="15" t="s">
+        <v>371</v>
+      </c>
+      <c r="C118" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="D118" s="18" t="s">
+        <v>372</v>
+      </c>
+      <c r="E118" s="33" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="A119" s="2" t="s">
+        <v>373</v>
+      </c>
+      <c r="B119" s="15" t="s">
+        <v>374</v>
+      </c>
+      <c r="C119" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D119" s="3" t="s">
+        <v>375</v>
+      </c>
+      <c r="E119" s="33" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A120" s="2" t="s">
+        <v>376</v>
+      </c>
+      <c r="B120" s="15" t="s">
+        <v>377</v>
+      </c>
+      <c r="C120" s="3" t="s">
+        <v>353</v>
+      </c>
+      <c r="D120" s="18" t="s">
+        <v>378</v>
+      </c>
+      <c r="E120" s="33" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A121" s="2" t="s">
+        <v>379</v>
+      </c>
+      <c r="B121" s="15" t="s">
+        <v>380</v>
+      </c>
+      <c r="C121" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="D121" s="6" t="s">
+        <v>381</v>
+      </c>
+      <c r="E121" s="33" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A122" s="2" t="s">
+        <v>382</v>
+      </c>
+      <c r="B122" s="15" t="s">
+        <v>383</v>
+      </c>
+      <c r="C122" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="D122" s="6" t="s">
+        <v>384</v>
+      </c>
+      <c r="E122" s="33" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A123" s="2" t="s">
+        <v>385</v>
+      </c>
+      <c r="B123" s="15" t="s">
+        <v>386</v>
+      </c>
+      <c r="C123" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="D123" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="E123" s="33" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A124" s="2" t="s">
+        <v>388</v>
+      </c>
+      <c r="B124" s="15" t="s">
+        <v>389</v>
+      </c>
+      <c r="C124" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="D124" s="4" t="s">
+        <v>390</v>
+      </c>
+      <c r="E124" s="33" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" ht="63" x14ac:dyDescent="0.25">
+      <c r="A125" s="2" t="s">
+        <v>391</v>
+      </c>
+      <c r="B125" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="C125" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="D125" s="18" t="s">
+        <v>393</v>
+      </c>
+      <c r="E125" s="33" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" ht="94.5" x14ac:dyDescent="0.25">
+      <c r="A126" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="B126" s="3" t="s">
+        <v>395</v>
+      </c>
+      <c r="C126" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="D126" s="11" t="s">
+        <v>396</v>
+      </c>
+      <c r="E126" s="33" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" ht="63" x14ac:dyDescent="0.25">
+      <c r="A127" s="2" t="s">
+        <v>397</v>
+      </c>
+      <c r="B127" s="3" t="s">
+        <v>398</v>
+      </c>
+      <c r="C127" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="D127" s="6" t="s">
+        <v>399</v>
+      </c>
+      <c r="E127" s="33" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A128" s="2" t="s">
+        <v>400</v>
+      </c>
+      <c r="B128" s="3" t="s">
+        <v>401</v>
+      </c>
+      <c r="C128" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="D128" s="18" t="s">
+        <v>402</v>
+      </c>
+      <c r="E128" s="33" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" ht="63" x14ac:dyDescent="0.25">
+      <c r="A129" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="B129" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="C129" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="D129" s="18" t="s">
+        <v>405</v>
+      </c>
+      <c r="E129" s="33" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" ht="63" x14ac:dyDescent="0.25">
+      <c r="A130" s="2" t="s">
+        <v>406</v>
+      </c>
+      <c r="B130" s="7" t="s">
+        <v>407</v>
+      </c>
+      <c r="C130" s="7" t="s">
+        <v>353</v>
+      </c>
+      <c r="D130" s="6" t="s">
+        <v>408</v>
+      </c>
+      <c r="E130" s="33" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A131" s="2" t="s">
+        <v>409</v>
+      </c>
+      <c r="B131" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="C131" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="D131" s="18" t="s">
+        <v>411</v>
+      </c>
+      <c r="E131" s="33" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A132" s="2" t="s">
+        <v>412</v>
+      </c>
+      <c r="B132" s="7" t="s">
+        <v>413</v>
+      </c>
+      <c r="C132" s="7" t="s">
+        <v>414</v>
+      </c>
+      <c r="D132" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="E132" s="33" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="A133" s="2" t="s">
+        <v>416</v>
+      </c>
+      <c r="B133" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="C133" s="7" t="s">
+        <v>418</v>
+      </c>
+      <c r="D133" s="18" t="s">
+        <v>419</v>
+      </c>
+      <c r="E133" s="33" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" ht="63" x14ac:dyDescent="0.25">
+      <c r="A134" s="2" t="s">
+        <v>420</v>
+      </c>
+      <c r="B134" s="7" t="s">
+        <v>421</v>
+      </c>
+      <c r="C134" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="D134" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="E134" s="33" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="A135" s="2" t="s">
+        <v>423</v>
+      </c>
+      <c r="B135" s="7" t="s">
+        <v>424</v>
+      </c>
+      <c r="C135" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="D135" s="18" t="s">
+        <v>426</v>
+      </c>
+      <c r="E135" s="33" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A136" s="2" t="s">
+        <v>427</v>
+      </c>
+      <c r="B136" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C136" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="D136" s="18" t="s">
+        <v>428</v>
+      </c>
+      <c r="E136" s="33" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" ht="94.5" x14ac:dyDescent="0.25">
+      <c r="A137" s="2" t="s">
+        <v>429</v>
+      </c>
+      <c r="B137" s="7" t="s">
+        <v>398</v>
+      </c>
+      <c r="C137" s="7" t="s">
+        <v>430</v>
+      </c>
+      <c r="D137" s="7" t="s">
+        <v>431</v>
+      </c>
+      <c r="E137" s="33" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A138" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="B138" s="7" t="s">
+        <v>433</v>
+      </c>
+      <c r="C138" s="7" t="s">
+        <v>434</v>
+      </c>
+      <c r="D138" s="7" t="s">
+        <v>435</v>
+      </c>
+      <c r="E138" s="33" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" ht="63" x14ac:dyDescent="0.25">
+      <c r="A139" s="2" t="s">
+        <v>436</v>
+      </c>
+      <c r="B139" s="7" t="s">
+        <v>437</v>
+      </c>
+      <c r="C139" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="D139" s="7" t="s">
+        <v>438</v>
+      </c>
+      <c r="E139" s="33" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A140" s="2" t="s">
+        <v>439</v>
+      </c>
+      <c r="B140" s="15" t="s">
+        <v>440</v>
+      </c>
+      <c r="C140" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D140" s="4" t="s">
+        <v>441</v>
+      </c>
+      <c r="E140" s="33" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A141" s="2" t="s">
+        <v>442</v>
+      </c>
+      <c r="B141" s="15" t="s">
+        <v>443</v>
+      </c>
+      <c r="C141" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D141" s="6" t="s">
+        <v>444</v>
+      </c>
+      <c r="E141" s="33" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A142" s="2" t="s">
+        <v>445</v>
+      </c>
+      <c r="B142" s="8" t="s">
+        <v>446</v>
+      </c>
+      <c r="C142" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D142" s="4" t="s">
+        <v>447</v>
+      </c>
+      <c r="E142" s="33" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A143" s="2" t="s">
+        <v>448</v>
+      </c>
+      <c r="B143" s="8" t="s">
+        <v>449</v>
+      </c>
+      <c r="C143" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D143" s="6" t="s">
+        <v>450</v>
+      </c>
+      <c r="E143" s="33" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A144" s="2" t="s">
+        <v>451</v>
+      </c>
+      <c r="B144" s="3" t="s">
         <v>452</v>
       </c>
-      <c r="C4" s="5" t="s">
-[...22 lines deleted...]
-      <c r="E5" s="5" t="s">
+      <c r="C144" s="3" t="s">
         <v>453</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E6" s="13" t="s">
+      <c r="D144" s="5" t="s">
         <v>454</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="4" t="s">
+      <c r="E144" s="33" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A145" s="2" t="s">
+        <v>455</v>
+      </c>
+      <c r="B145" s="8" t="s">
+        <v>456</v>
+      </c>
+      <c r="C145" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D145" s="4" t="s">
+        <v>457</v>
+      </c>
+      <c r="E145" s="33" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A146" s="2" t="s">
+        <v>458</v>
+      </c>
+      <c r="B146" s="15" t="s">
+        <v>459</v>
+      </c>
+      <c r="C146" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D146" s="3" t="s">
+        <v>460</v>
+      </c>
+      <c r="E146" s="33" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A147" s="2" t="s">
+        <v>461</v>
+      </c>
+      <c r="B147" s="15" t="s">
+        <v>462</v>
+      </c>
+      <c r="C147" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D147" s="22" t="s">
+        <v>463</v>
+      </c>
+      <c r="E147" s="33" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" ht="63" x14ac:dyDescent="0.25">
+      <c r="A148" s="2" t="s">
+        <v>464</v>
+      </c>
+      <c r="B148" s="15" t="s">
+        <v>465</v>
+      </c>
+      <c r="C148" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="D148" s="3" t="s">
+        <v>466</v>
+      </c>
+      <c r="E148" s="33" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" ht="63" x14ac:dyDescent="0.25">
+      <c r="A149" s="2" t="s">
+        <v>467</v>
+      </c>
+      <c r="B149" s="8" t="s">
+        <v>468</v>
+      </c>
+      <c r="C149" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="D149" s="23" t="s">
+        <v>469</v>
+      </c>
+      <c r="E149" s="33" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="A150" s="2" t="s">
+        <v>470</v>
+      </c>
+      <c r="B150" s="15" t="s">
+        <v>471</v>
+      </c>
+      <c r="C150" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="5" t="s">
-[...64 lines deleted...]
-      <c r="A11" s="4" t="s">
+      <c r="D150" s="6" t="s">
+        <v>472</v>
+      </c>
+      <c r="E150" s="33" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" ht="110.25" x14ac:dyDescent="0.25">
+      <c r="A151" s="2" t="s">
+        <v>473</v>
+      </c>
+      <c r="B151" s="15" t="s">
+        <v>474</v>
+      </c>
+      <c r="C151" s="3" t="s">
+        <v>475</v>
+      </c>
+      <c r="D151" s="6" t="s">
+        <v>476</v>
+      </c>
+      <c r="E151" s="33" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="A152" s="2" t="s">
+        <v>477</v>
+      </c>
+      <c r="B152" s="3" t="s">
+        <v>478</v>
+      </c>
+      <c r="C152" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="B11" s="5" t="s">
-[...119 lines deleted...]
-      <c r="B18" s="11" t="s">
+      <c r="D152" s="3" t="s">
+        <v>479</v>
+      </c>
+      <c r="E152" s="33" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" ht="94.5" x14ac:dyDescent="0.25">
+      <c r="A153" s="2" t="s">
+        <v>480</v>
+      </c>
+      <c r="B153" s="3" t="s">
+        <v>481</v>
+      </c>
+      <c r="C153" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D153" s="18" t="s">
+        <v>482</v>
+      </c>
+      <c r="E153" s="33" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="A154" s="2" t="s">
+        <v>483</v>
+      </c>
+      <c r="B154" s="3" t="s">
+        <v>484</v>
+      </c>
+      <c r="C154" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D154" s="6" t="s">
+        <v>485</v>
+      </c>
+      <c r="E154" s="33" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" ht="63" x14ac:dyDescent="0.25">
+      <c r="A155" s="2" t="s">
+        <v>486</v>
+      </c>
+      <c r="B155" s="3" t="s">
+        <v>487</v>
+      </c>
+      <c r="C155" s="3" t="s">
+        <v>488</v>
+      </c>
+      <c r="D155" s="3" t="s">
+        <v>489</v>
+      </c>
+      <c r="E155" s="33" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="A156" s="2" t="s">
+        <v>490</v>
+      </c>
+      <c r="B156" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="C156" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="D156" s="6" t="s">
+        <v>493</v>
+      </c>
+      <c r="E156" s="33" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" ht="63" x14ac:dyDescent="0.25">
+      <c r="A157" s="2" t="s">
+        <v>494</v>
+      </c>
+      <c r="B157" s="3" t="s">
+        <v>495</v>
+      </c>
+      <c r="C157" s="3" t="s">
+        <v>496</v>
+      </c>
+      <c r="D157" s="16" t="s">
+        <v>497</v>
+      </c>
+      <c r="E157" s="33" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" ht="94.5" x14ac:dyDescent="0.25">
+      <c r="A158" s="2" t="s">
+        <v>498</v>
+      </c>
+      <c r="B158" s="3" t="s">
+        <v>499</v>
+      </c>
+      <c r="C158" s="3" t="s">
+        <v>500</v>
+      </c>
+      <c r="D158" s="6" t="s">
+        <v>501</v>
+      </c>
+      <c r="E158" s="33" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" ht="63" x14ac:dyDescent="0.25">
+      <c r="A159" s="2" t="s">
+        <v>502</v>
+      </c>
+      <c r="B159" s="3" t="s">
+        <v>503</v>
+      </c>
+      <c r="C159" s="3" t="s">
+        <v>504</v>
+      </c>
+      <c r="D159" s="9" t="s">
+        <v>505</v>
+      </c>
+      <c r="E159" s="33" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" ht="63" x14ac:dyDescent="0.25">
+      <c r="A160" s="2" t="s">
+        <v>506</v>
+      </c>
+      <c r="B160" s="3" t="s">
         <v>507</v>
       </c>
-      <c r="C18" s="11" t="s">
-[...14 lines deleted...]
-      <c r="B19" s="2" t="s">
+      <c r="C160" s="3" t="s">
+        <v>508</v>
+      </c>
+      <c r="D160" s="6" t="s">
+        <v>509</v>
+      </c>
+      <c r="E160" s="33" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="A161" s="2" t="s">
+        <v>510</v>
+      </c>
+      <c r="B161" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="C161" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="D161" s="3" t="s">
+        <v>512</v>
+      </c>
+      <c r="E161" s="33" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="A162" s="24" t="s">
+        <v>513</v>
+      </c>
+      <c r="B162" s="3" t="s">
+        <v>514</v>
+      </c>
+      <c r="C162" s="3" t="s">
+        <v>515</v>
+      </c>
+      <c r="D162" s="25" t="s">
+        <v>516</v>
+      </c>
+      <c r="E162" s="33" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" ht="110.25" x14ac:dyDescent="0.25">
+      <c r="A163" s="24" t="s">
+        <v>517</v>
+      </c>
+      <c r="B163" s="3" t="s">
+        <v>518</v>
+      </c>
+      <c r="C163" s="3" t="s">
+        <v>519</v>
+      </c>
+      <c r="D163" s="12" t="s">
+        <v>520</v>
+      </c>
+      <c r="E163" s="33" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="A164" s="24" t="s">
+        <v>521</v>
+      </c>
+      <c r="B164" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="C164" s="3" t="s">
+        <v>434</v>
+      </c>
+      <c r="D164" s="21" t="s">
+        <v>523</v>
+      </c>
+      <c r="E164" s="33" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="A165" s="24" t="s">
+        <v>524</v>
+      </c>
+      <c r="B165" s="8" t="s">
+        <v>525</v>
+      </c>
+      <c r="C165" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="D165" s="6" t="s">
+        <v>526</v>
+      </c>
+      <c r="E165" s="35" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="A166" s="2" t="s">
+        <v>527</v>
+      </c>
+      <c r="B166" s="3" t="s">
+        <v>528</v>
+      </c>
+      <c r="C166" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D166" s="6" t="s">
+        <v>529</v>
+      </c>
+      <c r="E166" s="33" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="A167" s="2" t="s">
+        <v>530</v>
+      </c>
+      <c r="B167" s="15" t="s">
+        <v>531</v>
+      </c>
+      <c r="C167" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="D167" s="6" t="s">
+        <v>532</v>
+      </c>
+      <c r="E167" s="33" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="A168" s="24" t="s">
+        <v>533</v>
+      </c>
+      <c r="B168" s="11" t="s">
         <v>534</v>
       </c>
-      <c r="C19" s="5" t="s">
-[...68 lines deleted...]
-      <c r="B23" s="5" t="s">
+      <c r="C168" s="11" t="s">
+        <v>112</v>
+      </c>
+      <c r="D168" s="12" t="s">
         <v>535</v>
       </c>
-      <c r="C23" s="5" t="s">
-[...2406 lines deleted...]
-      <c r="D164" s="39" t="s">
+      <c r="E168" s="35" t="s">
         <v>699</v>
-      </c>
-[...52 lines deleted...]
-        <v>424</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="A3:D3"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="E107" r:id="rId1" display="vishalagarwal@pnb.co.in" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
-[...168 lines deleted...]
-    <hyperlink ref="E70" r:id="rId170" tooltip="mailto:bkverma@pnb.bank.in" display="mailto:bkverma@pnb.bank.in" xr:uid="{879BC8B4-3102-450E-9802-AC0ACBA09ABD}"/>
+    <hyperlink ref="D108" r:id="rId1" display="vishalagarwal@pnb.co.in" xr:uid="{AC5556F7-B94E-4DEE-8E74-080147FCCB8E}"/>
+    <hyperlink ref="D80" r:id="rId2" xr:uid="{3FB7F97B-278E-4A5C-96BF-93B39C66FDBF}"/>
+    <hyperlink ref="D81" r:id="rId3" display="debashish.choudhury@pnb.co.in" xr:uid="{276244ED-4B6D-413F-83F8-DD92E85504A5}"/>
+    <hyperlink ref="D98" r:id="rId4" display="mailto:zoraipuraudit@pnb.co.in" xr:uid="{41FA309B-F900-4E9C-95E1-822834D40211}"/>
+    <hyperlink ref="D79" r:id="rId5" xr:uid="{4AC0886B-7B7F-4BBC-9F55-90F2ED7FA919}"/>
+    <hyperlink ref="D82" r:id="rId6" xr:uid="{E586C500-71F8-4C12-925F-9FD625D31776}"/>
+    <hyperlink ref="D84" r:id="rId7" display="rakesh.roy2@pnb.co.in" xr:uid="{2B1D4745-587E-42DF-9BC8-22E3516C92D5}"/>
+    <hyperlink ref="D85" r:id="rId8" display="awadesh.singh@pnb.co.in" xr:uid="{CA191058-F397-4423-8C95-645A9A1CE83D}"/>
+    <hyperlink ref="D86" r:id="rId9" xr:uid="{5975720F-531C-4667-AE4A-421229E30E92}"/>
+    <hyperlink ref="D99" r:id="rId10" xr:uid="{BA1FC7F9-142C-4A63-BD2B-AC66945A3554}"/>
+    <hyperlink ref="D103" r:id="rId11" xr:uid="{5459C177-4BD2-4920-B1AE-943582E97746}"/>
+    <hyperlink ref="D104" r:id="rId12" xr:uid="{9C0F11D7-A6D4-4254-8E9A-2B41907E1779}"/>
+    <hyperlink ref="D106" r:id="rId13" display="subhash.sharma3@pnb.co.in" xr:uid="{2D421602-E1BA-400F-A41D-B17180AE9454}"/>
+    <hyperlink ref="D109" r:id="rId14" display="jitenderyadav@pnb.co.in" xr:uid="{24265C61-D82A-45A5-AC96-FDFA566D6894}"/>
+    <hyperlink ref="D110" r:id="rId15" display="som.shiv@pnb.co.in" xr:uid="{3836286A-DEF0-4B1F-B772-4200BAA2FC49}"/>
+    <hyperlink ref="B120" r:id="rId16" location="ICRow9');" display="javascript:submitAction_win0(document.win0,' - ICRow9');" xr:uid="{0370F0C2-EC21-453B-9DCD-C00D953DC1E0}"/>
+    <hyperlink ref="B121" r:id="rId17" location="ICRow1');" display="javascript:submitAction_win0(document.win0,' - ICRow1');" xr:uid="{525BF806-586A-4AFA-8ACB-B618B9A3EAB9}"/>
+    <hyperlink ref="B122" r:id="rId18" location="ICRow0');" display="javascript:submitAction_win0(document.win0,' - ICRow0');" xr:uid="{80384AF8-A853-4E29-9103-C477BD739759}"/>
+    <hyperlink ref="B123" r:id="rId19" location="ICRow2');" display="javascript:submitAction_win0(document.win0,' - ICRow2');" xr:uid="{304EC687-DA3A-4B9A-A606-D16D33884F02}"/>
+    <hyperlink ref="B119" r:id="rId20" location="ICRow2');" display="javascript:submitAction_win0(document.win0,' - ICRow2');" xr:uid="{2C905F99-FF8D-4DF8-8458-9C8F2A7ED6F5}"/>
+    <hyperlink ref="D121" r:id="rId21" xr:uid="{565C4152-B30F-427A-BD6B-4B4AC5FC635C}"/>
+    <hyperlink ref="D120" r:id="rId22" xr:uid="{2A2E3D4E-ACC4-44EB-86BE-51D5C976D9F7}"/>
+    <hyperlink ref="D88" r:id="rId23" display="mkdubey@pnb.co.in" xr:uid="{4A27E06D-98BE-4E1F-AF52-4C26DCB0EC2E}"/>
+    <hyperlink ref="D87" r:id="rId24" display="balikaran.yadav@pnb.co.in" xr:uid="{11CE43CC-5AAC-4D1A-A420-48FA44AA5BA6}"/>
+    <hyperlink ref="D90" r:id="rId25" xr:uid="{9B38E65A-C0EA-4B14-87F7-FFD71E80116C}"/>
+    <hyperlink ref="D94" r:id="rId26" xr:uid="{58991285-F9A1-4639-8A98-22A42EAC614E}"/>
+    <hyperlink ref="D78" r:id="rId27" display="comzn@pnb.co.in" xr:uid="{3A7E3F97-F861-44F0-918A-D4114EB9692E}"/>
+    <hyperlink ref="D75" r:id="rId28" display="inderjeet.manchanda@pnb.co.in" xr:uid="{B4F1282F-3E6A-423F-A74B-BE98F027FEF5}"/>
+    <hyperlink ref="D77" r:id="rId29" display="bhagirath.chauhan@pnb.co.in" xr:uid="{18F144F4-07E7-4922-BD9F-43D6F8830909}"/>
+    <hyperlink ref="B76" r:id="rId30" location="ICRow2');" display="javascript:submitAction_win0(document.win0,' - ICRow2');" xr:uid="{71358803-F492-41A3-9CBA-CC4F2E8CAE62}"/>
+    <hyperlink ref="B77" r:id="rId31" location="ICRow3');" display="javascript:submitAction_win0(document.win0,' - ICRow3');" xr:uid="{F56D37D1-B4C6-49C1-8BA6-008AEFD0EF68}"/>
+    <hyperlink ref="B73" r:id="rId32" location="ICRow2');" display="javascript:submitAction_win0(document.win0,' - ICRow2');" xr:uid="{98CD51F5-2140-4730-98A5-CD18AA9F6F0D}"/>
+    <hyperlink ref="D83" r:id="rId33" xr:uid="{F1B2BD42-F7A6-4D55-B3D1-9EDD79203701}"/>
+    <hyperlink ref="D112" r:id="rId34" xr:uid="{9988958B-A3D4-4AFD-8E1E-3DC5F89F2A6F}"/>
+    <hyperlink ref="B113" r:id="rId35" location="ICRow0');" display="javascript:submitAction_win0(document.win0,' - ICRow0');" xr:uid="{5C522658-78F0-48F0-B0EA-99D120E069F1}"/>
+    <hyperlink ref="B114" r:id="rId36" location="ICRow6');" display="javascript:submitAction_win0(document.win0,' - ICRow6');" xr:uid="{BE25B9DA-6F6A-449B-9B42-3E9F6CF79CB8}"/>
+    <hyperlink ref="D114" r:id="rId37" xr:uid="{C3EAEAA9-1F87-4125-AE6D-5465BB73DD84}"/>
+    <hyperlink ref="B115" r:id="rId38" location="ICRow4');" display="javascript:submitAction_win0(document.win0,' - ICRow4');" xr:uid="{FC5BB6D5-F297-499F-BFF7-65B3374FAF3B}"/>
+    <hyperlink ref="D115" r:id="rId39" display="SHAILENDRA.GUPTA@PNB.CO.IN" xr:uid="{8306455A-A6C2-4DFA-BFE7-98F515F15B23}"/>
+    <hyperlink ref="D116" r:id="rId40" display="ASHOK.AHUJA@PNB.CO.IN" xr:uid="{8D76A264-EB33-4C4A-A74E-17DC44B58AD5}"/>
+    <hyperlink ref="B117" r:id="rId41" location="ICRow2');" display="javascript:submitAction_win0(document.win0,' - ICRow2');" xr:uid="{AB4638F9-B246-41B9-96B6-1E62EDD69BFF}"/>
+    <hyperlink ref="B118" r:id="rId42" location="ICRow15');" display="javascript:submitAction_win0(document.win0,' - ICRow15');" xr:uid="{A27C57AA-D765-4E7B-987B-D74220069473}"/>
+    <hyperlink ref="D111" r:id="rId43" display="hanif.naddaf@pnb.co.in" xr:uid="{4AA09E2F-914D-4181-A235-46D571FD4CD6}"/>
+    <hyperlink ref="D127" r:id="rId44" xr:uid="{FF4641D1-8819-46A8-B7C0-53BDD17D3B84}"/>
+    <hyperlink ref="D128" r:id="rId45" xr:uid="{DD30BE07-5DE9-4924-B950-5C73F0CD1E8D}"/>
+    <hyperlink ref="D129" r:id="rId46" xr:uid="{CB4EB63E-866E-47BB-88FC-E597BB187567}"/>
+    <hyperlink ref="D131" r:id="rId47" tooltip="mailto:m.nandakumar@pnb.co.in" display="mailto:m.nandakumar@pnb.co.in" xr:uid="{C4A9E7F6-78D1-4D7F-9AC4-898832C697FD}"/>
+    <hyperlink ref="D130" r:id="rId48" xr:uid="{2BC6CCAB-9AE7-4548-B33E-998DAF90BEEF}"/>
+    <hyperlink ref="D133" r:id="rId49" tooltip="mailto:Gopalkrishna@pnb.bank.in" display="mailto:Gopalkrishna@pnb.bank.in" xr:uid="{5D363947-F233-49CD-848A-A490E4773C47}"/>
+    <hyperlink ref="D136" r:id="rId50" tooltip="mailto:anil.kumar23@pnb.bank.in" display="mailto:anil.kumar23@pnb.bank.in" xr:uid="{0E525985-6C9A-44C6-8DDC-CA9B3960C465}"/>
+    <hyperlink ref="D135" r:id="rId51" tooltip="mailto:jp.sharma@pnb.bank.in" display="mailto:jp.sharma@pnb.bank.in" xr:uid="{1C0BF517-729F-44FF-A11A-308859E55150}"/>
+    <hyperlink ref="D74" r:id="rId52" xr:uid="{8D7E2891-9BB8-4A92-9E7F-A74F227A739A}"/>
+    <hyperlink ref="D100" r:id="rId53" tooltip="mailto:ranjit.singh4@pnb.bank.in" display="mailto:ranjit.singh4@pnb.bank.in" xr:uid="{6D2EBE32-D0A1-40B2-BA27-2117D4C01BAD}"/>
+    <hyperlink ref="D125" r:id="rId54" tooltip="mailto:ram.mohan@pnb.bank.in" display="mailto:ram.mohan@pnb.bank.in" xr:uid="{D2640009-8CA7-404D-85A2-1AF09FD82B9E}"/>
+    <hyperlink ref="D91" r:id="rId55" xr:uid="{8F143368-F361-4074-9101-F32352E1C124}"/>
+    <hyperlink ref="D92" r:id="rId56" xr:uid="{3825D819-9A19-4BC4-A3F5-BE3592353512}"/>
+    <hyperlink ref="D95" r:id="rId57" xr:uid="{140E63C2-B471-4EE8-A00B-3EEC2BE2DE1E}"/>
+    <hyperlink ref="D96" r:id="rId58" xr:uid="{917638DA-D84E-4D24-A688-CA63BF9D4B1D}"/>
+    <hyperlink ref="D97" r:id="rId59" xr:uid="{69BA08ED-5A79-4E0F-B156-E89FC8573F8D}"/>
+    <hyperlink ref="D107" r:id="rId60" xr:uid="{1E66DA67-2C8F-4460-B042-73CEDD6844B2}"/>
+    <hyperlink ref="D117" r:id="rId61" xr:uid="{517CF437-3FA0-49CB-B2BF-DBBB8E75CDD9}"/>
+    <hyperlink ref="D73" r:id="rId62" xr:uid="{3C195768-C1DE-42DC-8ABF-F0AEA3824550}"/>
+    <hyperlink ref="D76" r:id="rId63" xr:uid="{BC13043D-8CA7-465B-BBE7-FA1580B0B775}"/>
+    <hyperlink ref="D93" r:id="rId64" xr:uid="{99289B36-6A1E-4CF4-832D-DF0A477B7F26}"/>
+    <hyperlink ref="D102" r:id="rId65" xr:uid="{56D761A9-4203-4203-822A-101B59D72768}"/>
+    <hyperlink ref="D118" r:id="rId66" xr:uid="{453E99AB-3068-43BE-987B-9FE38222B5A8}"/>
+    <hyperlink ref="D122" r:id="rId67" xr:uid="{8AFC6084-F308-494A-91F5-4E4C175D1B93}"/>
+    <hyperlink ref="D153" r:id="rId68" display="i.ramanathan@pnb.co.in" xr:uid="{21FFFA5A-D08A-4C3E-AF28-F4243DAE44FB}"/>
+    <hyperlink ref="D144" r:id="rId69" display="mailto:corewariinsp@pnb.co.in" xr:uid="{7B9B720C-9275-427D-8E6A-F0E5381E32A4}"/>
+    <hyperlink ref="B141" r:id="rId70" location="ICRow4');" display="javascript:submitAction_win0(document.win0,' - ICRow4');" xr:uid="{4213BA86-B7D0-4AE5-BDAE-FAA6E47E3C02}"/>
+    <hyperlink ref="B146" r:id="rId71" location="ICRow5');" display="javascript:submitAction_win0(document.win0,' - ICRow5');" xr:uid="{18EF1A0E-0454-4724-A831-734ED8E6BE71}"/>
+    <hyperlink ref="B148" r:id="rId72" location="ICRow2');" display="javascript:submitAction_win0(document.win0,' - ICRow2');" xr:uid="{9F4057AE-91C0-4704-B768-613E9512E7EE}"/>
+    <hyperlink ref="B140" r:id="rId73" location="ICRow4');" display="javascript:submitAction_win0(document.win0,' - ICRow4');" xr:uid="{30CCDEBD-037D-4EF1-BF2A-8C1DEC91AF22}"/>
+    <hyperlink ref="D143" r:id="rId74" xr:uid="{08E944D0-A837-4619-A36D-30A1A539110A}"/>
+    <hyperlink ref="D140" r:id="rId75" xr:uid="{B6454904-7FE5-4857-8BB2-2B4506CBC2A4}"/>
+    <hyperlink ref="D145" r:id="rId76" xr:uid="{B68FE0E6-7052-42CF-87B7-1132A289B1E5}"/>
+    <hyperlink ref="D141" r:id="rId77" xr:uid="{F34439C0-7C21-4EC1-A0B5-8CEE24812B03}"/>
+    <hyperlink ref="D142" r:id="rId78" xr:uid="{7E2A591A-FA6E-4511-A2B4-2A62FBD57A9D}"/>
+    <hyperlink ref="B150" r:id="rId79" location="ICRow13');" display="javascript:submitAction_win0(document.win0,' - ICRow13');" xr:uid="{07CAD0EC-A6B6-4DFB-8E75-1792CDDFABDB}"/>
+    <hyperlink ref="D150" r:id="rId80" xr:uid="{BB76E1AC-83D4-4FAA-A47C-936FC305DB37}"/>
+    <hyperlink ref="B151" r:id="rId81" location="ICRow2');" display="javascript:submitAction_win0(document.win0,' - ICRow2');" xr:uid="{370DC1AB-7789-4A03-869D-9CFC280BF166}"/>
+    <hyperlink ref="D151" r:id="rId82" xr:uid="{6371D318-B141-456C-B471-0DD177BC925E}"/>
+    <hyperlink ref="D154" r:id="rId83" xr:uid="{9F4720BD-6A84-4630-955F-570FD8D4637F}"/>
+    <hyperlink ref="D163" r:id="rId84" xr:uid="{582599A9-44A2-429C-8E1B-424BC1905855}"/>
+    <hyperlink ref="D158" r:id="rId85" xr:uid="{E3D1477C-6124-4300-970D-16CAC6AE85B8}"/>
+    <hyperlink ref="D164" r:id="rId86" xr:uid="{5EDF4117-14AD-4030-9167-5AAF43CBCC57}"/>
+    <hyperlink ref="B167" r:id="rId87" location="ICRow1');" display="javascript:submitAction_win0(document.win0,' - ICRow1');" xr:uid="{9558F00B-38B0-45EB-BF09-4C760559FF9B}"/>
+    <hyperlink ref="D167" r:id="rId88" xr:uid="{F33F23F2-DD30-4580-9D22-CCF4CB6BD550}"/>
+    <hyperlink ref="D168" r:id="rId89" xr:uid="{9C907603-A3D7-4679-B035-351FD0BD103C}"/>
+    <hyperlink ref="D166" r:id="rId90" xr:uid="{513807B3-3F29-4CE7-AF1D-DBE0EE90D4C9}"/>
+    <hyperlink ref="D165" r:id="rId91" xr:uid="{D0483D35-F8E1-47EC-8D6E-BAE0E5738424}"/>
+    <hyperlink ref="D8" r:id="rId92" xr:uid="{E00B2893-6B50-4183-8709-04015D158940}"/>
+    <hyperlink ref="D12" r:id="rId93" xr:uid="{E6F1CDAF-B633-45D8-8882-21E02C090DD8}"/>
+    <hyperlink ref="D7" r:id="rId94" xr:uid="{235EFF93-D894-4577-81BE-89B3EF3E0C4C}"/>
+    <hyperlink ref="D10" r:id="rId95" xr:uid="{2DF0C95A-D6E0-4735-A333-FB3709A7BC2C}"/>
+    <hyperlink ref="D5" r:id="rId96" xr:uid="{CD3B9426-EA7A-4616-ADDD-DC932B2D5C9D}"/>
+    <hyperlink ref="D9" r:id="rId97" display="niraj.kumar@pnb.bank.in" xr:uid="{08B1F0B4-93BB-4112-AE0F-E48282AF9120}"/>
+    <hyperlink ref="D13" r:id="rId98" tooltip="mailto:brajeshyadav@pnb.co.in" display="mailto:brajeshyadav@pnb.co.in" xr:uid="{37BE36F0-6A37-4E29-A844-AC1A07535178}"/>
+    <hyperlink ref="D14" r:id="rId99" tooltip="mailto:rajesh.choudhary@pnb.co.in" display="mailto:rajesh.choudhary@pnb.co.in" xr:uid="{63B4A532-EFBE-4BFF-BC12-D8C64A428802}"/>
+    <hyperlink ref="D15" r:id="rId100" tooltip="mailto:sunilm@pnb.co.in" display="mailto:sunilm@pnb.co.in" xr:uid="{3D5F15CB-BD9B-4382-81FC-696656ACC8C1}"/>
+    <hyperlink ref="D16" r:id="rId101" xr:uid="{1AAE3DBF-115C-4E99-AD70-1B5E7888ACC1}"/>
+    <hyperlink ref="D17" r:id="rId102" tooltip="mailto:sighnarendra11@pnb.co.in" display="mailto:sighnarendra11@pnb.co.in" xr:uid="{EE2B6A39-0092-4CEC-AE94-207A375CFC19}"/>
+    <hyperlink ref="B20" r:id="rId103" location="ICRow36');" display="javascript:submitAction_win0(document.win0,' - ICRow36');" xr:uid="{617CF8BB-AE8D-4852-91A6-9415CC677DDF}"/>
+    <hyperlink ref="B22" r:id="rId104" location="ICRow5');" display="javascript:submitAction_win0(document.win0,' - ICRow5');" xr:uid="{1D875C68-C966-432A-A47A-9155EB82B0A5}"/>
+    <hyperlink ref="B23" r:id="rId105" location="ICRow5');" display="javascript:submitAction_win0(document.win0,' - ICRow5');" xr:uid="{43487749-344A-44AC-8DA4-90ED4A83C2E1}"/>
+    <hyperlink ref="B26" r:id="rId106" location="ICRow3');" display="javascript:submitAction_win0(document.win0,' - ICRow3');" xr:uid="{6355CBE9-7944-4DB9-9D49-23F7C4E67E30}"/>
+    <hyperlink ref="D26" r:id="rId107" xr:uid="{70F2F6A8-876A-406D-964A-935652CEE272}"/>
+    <hyperlink ref="B28" r:id="rId108" location="ICRow10');" display="javascript:submitAction_win0(document.win0,' - ICRow10');" xr:uid="{7C899A5B-BEAF-46FE-BCA2-32C50FF24EDC}"/>
+    <hyperlink ref="D23" r:id="rId109" xr:uid="{EAFB0F36-19FB-4770-AE90-CE0A60DA2B3D}"/>
+    <hyperlink ref="D22" r:id="rId110" xr:uid="{3E0F574C-727A-4C53-BA44-032F643379C1}"/>
+    <hyperlink ref="D28" r:id="rId111" xr:uid="{BA983832-14BE-4926-A5CE-91025198623E}"/>
+    <hyperlink ref="B18" r:id="rId112" location="ICRow8');" display="javascript:submitAction_win0(document.win0,' - ICRow8');" xr:uid="{202931C9-9EA7-4C70-8D53-8A91BEACD716}"/>
+    <hyperlink ref="D24" r:id="rId113" xr:uid="{F4ABACEE-241A-4BF8-8D0A-F27CE8FF1AA1}"/>
+    <hyperlink ref="D25" r:id="rId114" xr:uid="{F1D3CB19-DB83-47A3-B06E-A2A06B4A1B95}"/>
+    <hyperlink ref="D21" r:id="rId115" xr:uid="{E2833DA6-6E23-4BE9-9C74-B2D1778780EE}"/>
+    <hyperlink ref="D30" r:id="rId116" xr:uid="{F2020D32-740A-49D1-9083-B96199612E62}"/>
+    <hyperlink ref="B32" r:id="rId117" location="ICRow21');" display="javascript:submitAction_win0(document.win0,' - ICRow21');" xr:uid="{2B1687A5-83CC-4A33-96FA-6747563DF6C4}"/>
+    <hyperlink ref="B31" r:id="rId118" location="ICRow20');" display="javascript:submitAction_win0(document.win0,' - ICRow20');" xr:uid="{423B3A68-4F6B-4332-B23F-502BF3BE2A82}"/>
+    <hyperlink ref="D31" r:id="rId119" xr:uid="{F6A9DFB9-CEAB-467F-AC38-3CC3BE24D870}"/>
+    <hyperlink ref="B33" r:id="rId120" location="ICRow23');" display="javascript:submitAction_win0(document.win0,' - ICRow23');" xr:uid="{54D11616-E91C-4E35-903B-570EB7EBF286}"/>
+    <hyperlink ref="B29" r:id="rId121" location="ICRow6');" display="javascript:submitAction_win0(document.win0,' - ICRow6');" xr:uid="{DFE08C05-0289-426C-801A-26D1BFDC559D}"/>
+    <hyperlink ref="D34" r:id="rId122" xr:uid="{79BECFA3-80B7-4E24-80E5-9C6322A4046F}"/>
+    <hyperlink ref="B34" r:id="rId123" location="ICRow13');" display="javascript:submitAction_win0(document.win0,' - ICRow13');" xr:uid="{9CC258D0-CEA1-4818-B3A9-BF412EC132B7}"/>
+    <hyperlink ref="D36" r:id="rId124" xr:uid="{16A0B0C1-CA14-4288-B94C-94549A54F43A}"/>
+    <hyperlink ref="D41" r:id="rId125" xr:uid="{B228902E-3531-4422-8EA1-C1C456F07841}"/>
+    <hyperlink ref="D40" r:id="rId126" xr:uid="{1FBBC91A-532D-41B4-9D97-3C61FC95E916}"/>
+    <hyperlink ref="B38" r:id="rId127" location="ICRow23');" display="javascript:submitAction_win0(document.win0,' - ICRow23');" xr:uid="{247BE29E-8639-4CA7-8A31-78CE83B1286A}"/>
+    <hyperlink ref="B39" r:id="rId128" location="ICRow23');" display="javascript:submitAction_win0(document.win0,' - ICRow23');" xr:uid="{811368CB-ACBB-4B5B-B8ED-1DC6FF480030}"/>
+    <hyperlink ref="B40" r:id="rId129" location="ICRow25');" display="javascript:submitAction_win0(document.win0,' - ICRow25');" xr:uid="{E14940DE-E113-4AB6-8000-78D93411D8A8}"/>
+    <hyperlink ref="B41" r:id="rId130" location="ICRow21');" display="javascript:submitAction_win0(document.win0,' - ICRow21');" xr:uid="{B1C9B1AB-A607-4187-AD12-B8994FF4372F}"/>
+    <hyperlink ref="B37" r:id="rId131" location="ICRow2');" display="javascript:submitAction_win0(document.win0,' - ICRow2');" xr:uid="{EB390992-ABF4-44D2-A2CB-578712B959D8}"/>
+    <hyperlink ref="D39" r:id="rId132" xr:uid="{A547D4BB-C5FC-4828-AADB-652484DFE7D2}"/>
+    <hyperlink ref="D42" r:id="rId133" xr:uid="{DFDB6516-13DF-4477-927D-B8FBD3C039D0}"/>
+    <hyperlink ref="D38" r:id="rId134" xr:uid="{6921AE67-047E-4651-9672-03AC5B5989DB}"/>
+    <hyperlink ref="D43" r:id="rId135" xr:uid="{0D8B5D09-9CD5-4081-9CB5-55F9611E69B5}"/>
+    <hyperlink ref="D44" r:id="rId136" tooltip="mailto:manishsingh@pnb.bank.in" display="mailto:manishsingh@pnb.bank.in" xr:uid="{EE0F9B94-F140-401F-B2A1-6D3CE6FDFC88}"/>
+    <hyperlink ref="D45" r:id="rId137" tooltip="mailto:Rakesh.sharma33@pnb.bank.in" display="mailto:Rakesh.sharma33@pnb.bank.in" xr:uid="{A9D4F601-8D01-4594-A758-55A32C0BCF7C}"/>
+    <hyperlink ref="D46" r:id="rId138" tooltip="mailto:somnath.roy@pnb.bank.in" display="mailto:somnath.roy@pnb.bank.in" xr:uid="{D26278F6-739F-4477-A5D0-6FA92724B575}"/>
+    <hyperlink ref="D47" r:id="rId139" tooltip="mailto:Lokesh.agarwal@pnb.bank.in" display="mailto:Lokesh.agarwal@pnb.bank.in" xr:uid="{58EB1BA4-180F-41E7-A41F-B3147A7EFF77}"/>
+    <hyperlink ref="D49" r:id="rId140" tooltip="mailto:Vishal.yadav@pnb.bank.in" display="mailto:Vishal.yadav@pnb.bank.in" xr:uid="{00D71CF3-6D6C-41DE-BADE-2CF1BBB8827F}"/>
+    <hyperlink ref="D48" r:id="rId141" xr:uid="{A9C1D2B5-FC05-4CB7-9E6E-AD183020B131}"/>
+    <hyperlink ref="B50" r:id="rId142" location="ICRow1');" display="javascript:submitAction_win0(document.win0,' - ICRow1');" xr:uid="{B81A6340-55DA-4600-AA6E-E05DE181D725}"/>
+    <hyperlink ref="D54" r:id="rId143" display="mailto:Bharat.thakur@pnb.co.in" xr:uid="{0B779217-91E8-4BE0-899D-7160E08BBEFC}"/>
+    <hyperlink ref="D55" r:id="rId144" xr:uid="{482F4AC9-2270-41D2-82C9-AF5CC7C61DF7}"/>
+    <hyperlink ref="D53" r:id="rId145" xr:uid="{316E947D-2D66-46B2-9B2D-B234149A0A96}"/>
+    <hyperlink ref="D52" r:id="rId146" xr:uid="{9129916E-9587-4422-B58E-BD884542ED09}"/>
+    <hyperlink ref="D51" r:id="rId147" display="mailto:rajinder.choudhary@pnb.co.in" xr:uid="{ED95903D-7FD3-4D9B-9C52-8C13AE2E8C35}"/>
+    <hyperlink ref="D56" r:id="rId148" xr:uid="{5B98A26E-B82C-49B0-A9E1-0B67D5403A0F}"/>
+    <hyperlink ref="B56" r:id="rId149" location="ICRow3');" display="javascript:submitAction_win0(document.win0,' - ICRow3');" xr:uid="{2B2BA572-ABEF-4AC2-9E62-0D09C48DA695}"/>
+    <hyperlink ref="D58" r:id="rId150" xr:uid="{D9336CB9-0E0A-47C8-901D-5B1A56C83CC0}"/>
+    <hyperlink ref="B58" r:id="rId151" location="ICRow21');" display="javascript:submitAction_win0(document.win0,' - ICRow21');" xr:uid="{C045BD70-EDF3-436C-B7F9-0F44C0A7A5BF}"/>
+    <hyperlink ref="B57" r:id="rId152" location="ICRow8');" display="javascript:submitAction_win0(document.win0,' - ICRow8');" xr:uid="{6EED6F9B-DDF1-4E17-BBAC-174DB45D13C4}"/>
+    <hyperlink ref="D57" r:id="rId153" xr:uid="{B3566EAE-6D7A-4FA3-B161-ED467EF4E0E5}"/>
+    <hyperlink ref="D60" r:id="rId154" xr:uid="{350DF35B-CEFD-462A-98CF-463AD7A2CFEC}"/>
+    <hyperlink ref="D50" r:id="rId155" xr:uid="{5608D767-487D-4495-9928-CBA598C35322}"/>
+    <hyperlink ref="D59" r:id="rId156" xr:uid="{A243BEE7-2BB1-4BDF-9D3D-46213BE5852E}"/>
+    <hyperlink ref="D62" r:id="rId157" xr:uid="{6CF2FBAD-6D0B-47B4-99C7-EA4CFF233A1F}"/>
+    <hyperlink ref="D66" r:id="rId158" xr:uid="{98129DD7-22F5-476E-94F2-1090484A2A26}"/>
+    <hyperlink ref="D67" r:id="rId159" xr:uid="{5F2DBD85-EC90-469A-9DE3-F68905525535}"/>
+    <hyperlink ref="D64" r:id="rId160" xr:uid="{5DA5651B-A962-4AB9-9B9A-3DF062E0ECB5}"/>
+    <hyperlink ref="D65" r:id="rId161" xr:uid="{4B09ECAC-7A2D-417F-969E-2EFDD83E3F5C}"/>
+    <hyperlink ref="B62" r:id="rId162" location="ICRow8');" display="javascript:submitAction_win0(document.win0,' - ICRow8');" xr:uid="{AB67838B-7AFC-4B4E-9B0F-FE5941CC2A34}"/>
+    <hyperlink ref="B66" r:id="rId163" location="ICRow2');" display="javascript:submitAction_win0(document.win0,' - ICRow2');" xr:uid="{989E5F53-DBB7-4C74-AD31-EA027EDD58B0}"/>
+    <hyperlink ref="B61" r:id="rId164" location="ICRow6');" display="javascript:submitAction_win0(document.win0,' - ICRow6');" xr:uid="{0BC3ACA7-57E3-49D0-A53D-211660150D3C}"/>
+    <hyperlink ref="D68" r:id="rId165" tooltip="mailto:zolcklaw@pnb.bank.in" display="mailto:zolcklaw@pnb.bank.in" xr:uid="{783FFF31-933A-4ED5-AD47-C9C33720222C}"/>
+    <hyperlink ref="D69" r:id="rId166" tooltip="mailto:colckinsp@pnb.bank.in" display="mailto:colckinsp@pnb.bank.in" xr:uid="{CEFB57F9-7D13-444B-8781-CA8DF5979DF0}"/>
+    <hyperlink ref="D72" r:id="rId167" xr:uid="{A53A59A1-803E-4936-9D46-221759B672BE}"/>
+    <hyperlink ref="D70" r:id="rId168" tooltip="mailto:anoopt@pnb.bank.in" display="mailto:anoopt@pnb.bank.in" xr:uid="{C2170FB0-3B0D-4082-B965-BD76C9183279}"/>
+    <hyperlink ref="D71" r:id="rId169" xr:uid="{EC614682-332C-474F-A865-28228B400B3D}"/>
+    <hyperlink ref="D149" r:id="rId170" xr:uid="{DDFD84C1-55F0-41C8-A535-5BF58B844BC7}"/>
+    <hyperlink ref="D6" r:id="rId171" xr:uid="{12A3A9E6-D9E6-4590-95F6-593E633B6ADB}"/>
+    <hyperlink ref="D124" r:id="rId172" xr:uid="{17F611F2-0EA0-432A-B8DD-70A11933D6C0}"/>
   </hyperlinks>
-  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-[...6 lines deleted...]
-  </rowBreaks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>'DETAILS OF CPIO'!Print_Area</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator/>
-  <cp:lastModifiedBy/>
+  <dc:creator>Kunal Chauhan</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>